--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -278,1966 +278,1966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théoriser la lectrice ? Lecture référentielle et lecture savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief18428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;L’intime est encore et toujours du social&amp;quot;, Les Années d’Annie Ernaux, une mémoire du dehors »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un point de vue critique qui ne s’ignore pas comme tel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/contextes.11284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La fiction en pratique</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que fait #MeToo à la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fixxion.2148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SITUER LA THÉORIE : PENSÉES DE LA LITTÉRATURE ET SAVOIRS SITUÉS (FÉMINISMES, POSTCOLONIALISMES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Bujor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Paulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heta Rundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans le pacte. Littérature documentaire et post-vérité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/marge.353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment lire les fictions racontant la vie de personnes réelles ? Lecture située et « vérité littéraire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 203 (3), pp.104-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.203.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie, réflexivité et savoirs situés : la question de la scientificité en études littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un monde de l’art où l’on catche : Grégoire Bouillier vs Sophie Calle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le neutre est-il queer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambeaux d’archives : pour une histoire des reliquats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 879-880 (8), pp.683-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.879.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le neutre de Barthes est-il queer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés d’une morale « féministe » au masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les angles morts de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction, machine à délires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés d’une morale « féministe » au masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmes de l'enquête et enjeux épistémologiques dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Théorie, réflexivité et savoirs situés : la question de la scientificité en études littéraires</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« CE DISCOURS S'AUTODÉTRUIRA DANS QUELQUES SECONDES » EXPOSITION LITTÉRAIRE ET CONTRE-NARRATION, DES AVANT-GARDES À L'ÉPOQUE CONTEMPORAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une tératologie du savoir : chimères littéraires d’Emmanuelle Pireyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectres photographiques: quand la photographie hante le texte littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES « INVISIBLES » PEUVENT-ILS SE RACONTER ? L'ENTREPRISE « RACONTER LA VIE » ENTRE AMBITION LITTÉRAIRE ET SOUPÇON DE « STORYTELLING »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01637872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un art imperturbable ? perturbation et marginalité dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absente de toutes bibliothèques : disparitions en séries dans la littérature contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/marge.353⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire avec le document : quels enjeux pour la recherche et la création littéraire contemporaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bloomfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°166 (2), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.166.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prélèvement/déplacement : le document au lieu de l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...1194 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01637869v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04511793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence, opacité, matité dans l’œuvre de Roland Barthes, du Degré zéro de l’écriture à L’Empire des signes</w:t>
               </w:r>
@@ -2327,372 +2327,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire à la trace : la littérature française contemporaine face au tournant documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poéthiques de la trace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vérité est un enjeu de luttes : littérature comparée et savoirs situés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches et terrains comparatistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lausanne (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il jeter les œuvres avec l’eau du bain patriarcal ? Relire, revoir, réévaluer les productions artistiques à l’heure de #MeToo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bruxelles (BE), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre et théories du positionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et autorité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style et savoirs situés féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Politiques du style</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873880v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04873889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux éthiques et politiques du montage documentaire</w:t>
               </w:r>
@@ -3708,90 +3708,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Bujor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Paulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heta Rundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, 2021, </w:t>
@@ -3842,90 +3842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heta Rundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Bujor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Paulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4548,251 +4548,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un bovarysme performé : scénarisation de soi et posture fictionnelle dans les pratiques artistiques contemporaines : de Sophie Calle à Alain Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabula. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques contre-narratives à l’ère du storytelling : littérature, audiovisuel, performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détournements d’archives : Littérature documentaire et dialogue interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures des archives : littérature, discipline littéraire et archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabula, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.6324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un effet d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabula. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de théorie littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513005v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04512999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plagier, pirater, squatter : Littératures en contexte et politiques de l’appropriation, de Kenneth Goldsmith à Jean-Charles Massera</w:t>
               </w:r>
@@ -5789,51 +5789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.15720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511650v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11284" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18428" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2769" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.203.0104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.879.0683" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02150270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.166.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873880v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02150297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Majorel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47123/f51e9fed.9971c8c3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6324" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04508921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.15720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870187v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18428" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.203.0104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2769" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.879.0683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02150270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.166.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02150297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Majorel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47123/f51e9fed.9971c8c3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6324" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04508921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>