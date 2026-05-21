--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -278,1806 +278,1806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fiction en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théoriser la lectrice ? Lecture référentielle et lecture savante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (2), pp.143-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51777/relief18428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51777/relief18428⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04870187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;L’intime est encore et toujours du social&amp;quot;, Les Années d’Annie Ernaux, une mémoire du dehors »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fiction en pratique</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un point de vue critique qui ne s’ignore pas comme tel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.11284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que fait #MeToo à la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fixxion.2148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans le pacte. Littérature documentaire et post-vérité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/marge.353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SITUER LA THÉORIE : PENSÉES DE LA LITTÉRATURE ET SAVOIRS SITUÉS (FÉMINISMES, POSTCOLONIALISMES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Bujor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Paulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heta Rundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment lire les fictions racontant la vie de personnes réelles ? Lecture située et « vérité littéraire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 203 (3), pp.104-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.203.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie, réflexivité et savoirs situés : la question de la scientificité en études littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le neutre est-il queer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un monde de l’art où l’on catche : Grégoire Bouillier vs Sophie Calle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le neutre de Barthes est-il queer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambeaux d’archives : pour une histoire des reliquats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 879-880 (8), pp.683-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.879.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés d’une morale « féministe » au masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les angles morts de l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction, machine à délires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés d’une morale « féministe » au masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradigmes de l'enquête et enjeux épistémologiques dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« CE DISCOURS S'AUTODÉTRUIRA DANS QUELQUES SECONDES » EXPOSITION LITTÉRAIRE ET CONTRE-NARRATION, DES AVANT-GARDES À L'ÉPOQUE CONTEMPORAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une tératologie du savoir : chimères littéraires d’Emmanuelle Pireyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectres photographiques: quand la photographie hante le texte littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserveries mémorielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES « INVISIBLES » PEUVENT-ILS SE RACONTER ? L'ENTREPRISE « RACONTER LA VIE » ENTRE AMBITION LITTÉRAIRE ET SOUPÇON DE « STORYTELLING »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01637872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absente de toutes bibliothèques : disparitions en séries dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un art imperturbable ? perturbation et marginalité dans la littérature contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...1134 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008623v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02008618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire avec le document : quels enjeux pour la recherche et la création littéraire contemporaines ?</w:t>
               </w:r>
@@ -2534,165 +2534,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Style et savoirs situés féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Politiques du style</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre et théories du positionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et autorité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873914v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04873880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux éthiques et politiques du montage documentaire</w:t>
               </w:r>
@@ -3708,224 +3708,224 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Bujor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Paulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heta Rundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heta Rundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Paulian</w:t>
+                <w:t xml:space="preserve">Flavia Bujor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Paulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4058,1230 +4058,1325 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Problématiser les sujets sensibles en littératures : pour une prise en compte des modalités de lecture contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Marpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sujets sensibles en littératures : poétiques, réceptions, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour un contemporanéisme situé : épistémologies féministes et critique du contemporain en études littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Vincennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes de l’art à l’âge du capitalisme culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partages de chaque jour : rapports sociaux de sexe et écritures du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire le quotidien aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782753596382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux fragments d’un discours théorique. Un lexique littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Codicille éditeur, 2023, 978-2-924446-32-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47123/f51e9fed.9971c8c3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits situés : épistémologies critiques, savoirs situés et littératures documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Liège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réarmements critiques dans la littérature contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-87562-306-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire à la chambre - dispositif poétique et esthétique pratique d'Emmanuel Hocquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du réel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emmanuel Hocquard : la poésie, mode d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature contemporaine : un « tournant documentaire » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodopi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires de la non-fiction. Cartographie d’un genre émergent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bovarysme performé : scénarisation de soi et posture fictionnelle dans les pratiques artistiques contemporaines : de Sophie Calle à Alain Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabula. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques contre-narratives à l’ère du storytelling : littérature, audiovisuel, performances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détournements d’archives : Littérature documentaire et dialogue interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écritures des archives : littérature, discipline littéraire et archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabula, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/colloques.6324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un effet d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabula. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de théorie littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plagier, pirater, squatter : Littératures en contexte et politiques de l’appropriation, de Kenneth Goldsmith à Jean-Charles Massera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriation inventive et critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de document : diffractions d’un réalisme contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un art documentaire : enjeux esthétiques, politiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail littéraire du dispositif documentaire dans l’œuvre de W.G. Sebald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W.G. Sebald, Littérature et éthique documentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinvestir le littéraire depuis l’art contemporain : mutations d’un imaginaire (Autour de Philippe Vasset et de quelques contemporains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabula. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, intermédialité, dipositif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinvestir le littéraire depuis l'art contemporain : mutations d'un imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet est un cheval de Troie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une filiation en forme de phrases, Mémoire en exergue et mise en question du canon dans l’œuvre d’Annie Ernaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Kahn, Laurence Macé et Françoise Simonet-Tenant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annie Ernaux – l’intertextualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.193-203, 2015, 9791024004648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01637871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factographies : “L’autre” littérature factuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières de la non-fiction, littérature, cinéma, arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5291,147 +5386,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podcasts Axe Genre Épisode 1. Les pouvoirs de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://humanumbox.msh-lse.fr/25fps/25images/20230922_PODCAST_genre/MSHLSE_20200116_Genre_Podcast_01.mp3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5441,100 +5536,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FACTOGRAPHIES PRATIQUES ET RÉCEPTION DES FORMES LITTÉRAIRES DE L’ENREGISTREMENT À L’ÉPOQUE CONTEMPORAINE dans les littératures française, allemande et nord-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris 8, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01643294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5544,105 +5639,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique des savoirs et des représentations. Littératures documentaires XXe-XXIe siècles. Mémoire de synthèse d'habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. EHESS (École des Hautes Études en Sciences Sociales, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04508921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5789,51 +5884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.15720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870187v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18428" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.353" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.203.0104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2769" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.879.0683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02150270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008618v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.166.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873880v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02150297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Majorel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47123/f51e9fed.9971c8c3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6324" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008610v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04508921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.15720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870361v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870187v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51777/relief18428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511650v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11284" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.2148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.203.0104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2769" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870374v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.879.0683" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513370v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02150270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bloomfield" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.166.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.1201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873889v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873848v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04873858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02150297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04509594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Majorel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Marpeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clermont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04870286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04511808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouju" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47123/f51e9fed.9971c8c3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512760v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04512999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.6324" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008610v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02008456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04513031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01643294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04508921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>