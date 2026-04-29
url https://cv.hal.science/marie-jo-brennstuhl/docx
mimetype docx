--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,485 +234,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From childhood struggles to adult strains: A systematic review of the impact of adverse childhood experiences on psycho-emotional functioning, pain outcomes, and quality of life in populations experiencing chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeliki Gkiouzeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">Amélie Couraillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+                <w:t xml:space="preserve">Pierrick Poisbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Pulcini</w:t>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20494637261429225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756064v1</w:t>
+                <w:t xml:space="preserve">hal-05577334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Florence Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
+              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637537v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating COVID-19 patients with EMDR: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+                <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Peter</w:t>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2022.100276⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03726629v1</w:t>
+                <w:t xml:space="preserve">hal-04637537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Cumulative Adverse Childhood Experiences and Myocardial Infarction in Adulthood: a Systematic Review and Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -723,2879 +723,3013 @@
               <w:t xml:space="preserve"> Journal of child &amp; adolescent trauma.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), pp.701-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40653-021-00404-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of COVID-19 on population well-being: Results of a web survey conducted in France during the first quarantine in 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treating COVID-19 patients with EMDR: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rotonda</w:t>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
+                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5 (2), pp.100218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2021.100218⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.100276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2022.100276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512890v1</w:t>
+                <w:t xml:space="preserve">halshs-03726629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDR in Telemental Health Counseling for Healthcare Workers Caring for COVID-19 Patients: A Pilot Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">Impacts of COVID-19 on population well-being: Results of a web survey conducted in France during the first quarantine in 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Rydberg</w:t>
+                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bassan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Eby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01612840.2020.1818014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.100218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2021.100218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971521v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Childhood Experiences related to subsequent myocardial infarction: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
+                <w:t xml:space="preserve">EMDR in Telemental Health Counseling for Healthcare Workers Caring for COVID-19 Patients: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Trauma, Child Custody &amp; Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/26904586.2021.1970690⟩</w:t>
+              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42 (1), pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01612840.2020.1818014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140513v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences des traumatismes sexuels sur la sexualité des victimes : une revue systématique de la littérature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Tarquinio</w:t>
+                <w:t xml:space="preserve">Adverse Childhood Experiences related to subsequent myocardial infarction: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Family Trauma, Child Custody &amp; Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.372-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26904586.2021.1970690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943461v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic stress following myocardial infarction : A systematic review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conséquences des traumatismes sexuels sur la sexualité des victimes : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Denis</w:t>
+                <w:t xml:space="preserve">I. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Kirche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Traumatic Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 34 (1), pp.190-199. </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.198-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jts.22591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944655v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evènements traumatogènes, dissociation somatoforme et conséquences sur le degré de handicap lié à la douleur chronique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Posttraumatic stress following myocardial infarction : A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pupat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Kirche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyma : La revue francophone de victimologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Traumatic Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (1), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jts.22591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948774v1</w:t>
+                <w:t xml:space="preserve">hal-02944655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult attachment styles, self-esteem, and quality of life in women with fibromyalgia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evènements traumatogènes, dissociation somatoforme et conséquences sur le degré de handicap lié à la douleur chronique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loredana Lucarelli</w:t>
+                <w:t xml:space="preserve">Adeline Pupat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thyma : La revue francophone de victimologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943459v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et comparaison de discours de patients douloureux chroniques durant une thérapie de soutien par opposition à l’utilisation de la thérapie Eye Movement Desensitization and Reprocessing (EMDR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
+                <w:t xml:space="preserve">Adult attachment styles, self-esteem, and quality of life in women with fibromyalgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Sechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Tarquinio</w:t>
+                <w:t xml:space="preserve">Laura Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.205510292094792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2055102920947921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943805v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’EMDR, une thérapie intégrative qui joue les funambules !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+                <w:t xml:space="preserve">Analyse et comparaison de discours de patients douloureux chroniques durant une thérapie de soutien par opposition à l’utilisation de la thérapie Eye Movement Desensitization and Reprocessing (EMDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRaNSES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.441-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948777v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge psychothérapeutique de la fibromyalgie : une revue systématique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’EMDR, une thérapie intégrative qui joue les funambules !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRaNSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.93-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.douler.2019.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02943800v1</w:t>
+                <w:t xml:space="preserve">hal-02948777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate treatment following the November 13 attacks: Use of an EMDR emergency protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en charge psychothérapeutique de la fibromyalgie : une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Fayard</w:t>
+                <w:t xml:space="preserve">M. Legand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fisselbrand</w:t>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guth</w:t>
+                <w:t xml:space="preserve">L. Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (1), pp.17-21. </w:t>
+              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.89-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.douler.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943781v1</w:t>
+                <w:t xml:space="preserve">hal-02943800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalences du trouble de stress post-traumatique et du stress perçu par les gendarmes : quelle(s) corrélation(s) avec la consommation de soins ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immediate treatment following the November 13 attacks: Use of an EMDR emergency protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Baillon</w:t>
+                <w:t xml:space="preserve">Anne-Marie Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">Mathieu Fisselbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Andréani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+                <w:t xml:space="preserve">Amandine Guth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 176 (8), pp.732-740. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.17-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943806v1</w:t>
+                <w:t xml:space="preserve">hal-02943781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thérapie Eye Movement Desensitization and Reprocessing (EMDR) pour le traitement du syndrome du sein fantôme : étude pilote</w:t>
+                <w:t xml:space="preserve">Prévalences du trouble de stress post-traumatique et du stress perçu par les gendarmes : quelle(s) corrélation(s) avec la consommation de soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brennstuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Tarquinio</w:t>
+                <w:t xml:space="preserve">Alexandra Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Montel</w:t>
+                <w:t xml:space="preserve">Hubert Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanic Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bassan</w:t>
+                <w:t xml:space="preserve">Barbara Andréani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (1), pp.107-119. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (8), pp.732-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816676v1</w:t>
+                <w:t xml:space="preserve">hal-02943806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer du sein en ligne : effets de l’utilisation des technologies de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Audinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 175 (10), pp.871-876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thérapie EMDR – Eye Movement Desensitization and Reprocessing – dans le cadre de la douleur chronique : études de cas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de la thérapie Eye Movement Desensitization and Reprocessing (EMDR) pour le traitement du syndrome du sein fantôme : étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanic Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.douler.2017.01.004⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943829v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thérapie EMDR - Eye Movement Desensitization and Reprocessing - dans le cadre de la douleur chronique : étude pilote</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bassan</w:t>
+                <w:t xml:space="preserve">Utilisation de la thérapie EMDR – Eye Movement Desensitization and Reprocessing – dans le cadre de la douleur chronique : études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.douler.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817572v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thérapie EMDR – eye movement desensitization and reprocessing – pour le traitement du syndrome du sein fantôme : étude de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la thérapie EMDR - Eye Movement Desensitization and Reprocessing - dans le cadre de la douleur chronique : étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2014.09.005⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.17-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943828v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Pain and PTSD: Evolving Views on Their Comorbidity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de la thérapie EMDR – eye movement desensitization and reprocessing – pour le traitement du syndrome du sein fantôme : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Psychiatric Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2014.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppc.12093⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01810692v1</w:t>
+                <w:t xml:space="preserve">hal-02943828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using eye movement desensitization and reprocessing (EMDR) as a treatment for phantom breast syndrome: Case study</w:t>
+                <w:t xml:space="preserve">Chronic Pain and PTSD: Evolving Views on Their Comorbidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Montel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives in Psychiatric Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.295 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppc.12093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2014.09.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01816664v1</w:t>
+                <w:t xml:space="preserve">hal-01810692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to oral antineoplastic agents by cancer patients: definition and literature review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Using eye movement desensitization and reprocessing (EMDR) as a treatment for phantom breast syndrome: Case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.12124⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.e29 - e36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798969v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Immediate EMDR vs. Eclectic Therapy Intervention for Victims of Physical Violence and Accidents at the Workplace: A Pilot Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+                <w:t xml:space="preserve">Adherence to oral antineoplastic agents by cancer patients: definition and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Houbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Strub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+                <w:t xml:space="preserve">M. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/01612840.2012.759633⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (1), pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.12124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794086v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early treatment of rape victims: Presentation of an emergency EMDR protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tarquinio</w:t>
+                <w:t xml:space="preserve">Benefits of Immediate EMDR vs. Eclectic Therapy Intervention for Victims of Physical Violence and Accidents at the Workplace: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (3), pp.113-121. </w:t>
+              <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (6), pp.425 - 434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2011.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/01612840.2012.759633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02943618v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early treatment of rape victims: Presentation of an emergency EMDR protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reichenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2011.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eye movement desensitization and reprocessing (EMDR) therapy in the treatment of victims of domestic violence: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (4), pp.205-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3605,120 +3739,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibromyalgie et Nutrition : Réflexions autour des nouvelles perspectives de prise en charge et de la place du psychologue de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xè Congrès Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate Treatment following the november 13 attacks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3734,418 +3868,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference EMDR Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotraumatisme chez l’enfant victime de violences sexuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Enfants et violences sexuelles : quelles conséquences ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge de la douleur chronique avec la thérapie EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye movement doctoral research : Metz academic meeting (MAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention en EMDR en Post Immédiat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">114ème Colloque international de l’Association du Congrès de Psychiatrie et de Neurologie de Langue Française, CPNL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions psychologiques d’urgence : l’utilité de l’EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Association Psy’n’co</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR, santé et Maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence organisée par l’Association Zen Attitude 54</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lunéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Cancer Online : effects of using information and communication technologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4161,73 +4295,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating phantom breast syndrome with EMDR : a pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4243,237 +4377,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EMDR dans la prise en charge de la douleur chronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du Master 2 Professionnel Psychologie Clinique et de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an EMDR - Eye Movement Desensitization and Reprocessing - therapy with chronic pain patients : improved well-being.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of EMDR therapy in pain management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4489,168 +4623,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of Behavioral Medicine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR - Eye Movement Desensitization and Reprocessing - Therapy use in chronic pain management : comparison of two protocols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Conference of the European Health Psychology Society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un protocole de prise en charge de la douleur avec la thérapie EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4666,73 +4800,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye movement doctoral research : fourth Metz academic meeting (MAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR Standard protocol can being most efficient than EMDR Chronic Pain protocol on chronic pain management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4748,250 +4882,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference EMDR Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the EMDR to care people with cancer.</w:t>
+                <w:t xml:space="preserve">Utilisation de la thérapie EMDR en Unité de Traitement de la Douleur Chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">55Ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948811v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thérapie EMDR en Unité de Traitement de la Douleur Chronique</w:t>
+                <w:t xml:space="preserve">The use of the EMDR to care people with cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55Ème Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949169v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur chronique avec la thérapie EMDR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5007,73 +5141,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5Èmes Journées Doctorales en Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un protocole de prise en charge de la douleur avec la thérapie EMDR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5089,427 +5223,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye movement doctoral research : first Metz academic meeting (MAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques Psychosociaux au travail : accident, violence et harcèlement. Symposium A2817MB.</w:t>
+                <w:t xml:space="preserve">Contributions des techniques de gestion des émotions à la prise en charge des malades du cancer. Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Legrand M.O.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17Ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">3Ème Colloque International Sciences Humaines et Cancérologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948815v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des techniques de gestion des émotions à la prise en charge des malades du cancer. Symposium</w:t>
+                <w:t xml:space="preserve">Effects on a specific EMDR protocol for the treatment of chronic pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3Ème Colloque International Sciences Humaines et Cancérologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">13th Conférence EMDR Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948824v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on a specific EMDR protocol for the treatment of chronic pain.</w:t>
+                <w:t xml:space="preserve">Efficacité de la thérapie EMDR (Eye Movement Desensitization and Reprocessing) chez les patients douloureux chroniques – perspectives cliniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conférence EMDR Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">7Ème Congrès de Psychologie de la Santé de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948813v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la thérapie EMDR (Eye Movement Desensitization and Reprocessing) chez les patients douloureux chroniques – perspectives cliniques.</w:t>
+                <w:t xml:space="preserve">Risques Psychosociaux au travail : accident, violence et harcèlement. Symposium A2817MB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Godard - Wittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand M.O.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7Ème Congrès de Psychologie de la Santé de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">17Ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949380v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thérapie EMDR : émotion corporelle chez le patient douloureux chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5525,73 +5659,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales Transfrontalières « LOGOS »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on a EMDR protocol for the treatment of chronic pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5607,73 +5741,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus actifs et application clinique de la thérapie EMDR dans la pathologie douloureuse chronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5689,73 +5823,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54Ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un protocole de prise en charge de la douleur avec la thérapie EMDR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5771,73 +5905,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye movement doctoral research : first Metz academic meeting (MAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur avec la thérapie EMDR : enjeux et perspectives nouvelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5853,142 +5987,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18Ème Congrès de la Société Française d'Accompagnement et de Soins Palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur avec la thérapie EMDR : clinique, protocole et étude de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3Ème Colloque International Sciences Humaines et Cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur chronique avec la thérapie EMDR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6004,73 +6138,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées doctorales en Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts de la psychothérapie Eye Movement Desensitization and Reprocessing (EMDR) dans la prise en charge des malades du cancer. Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6086,73 +6220,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3Ème Colloque International Sciences Humaines et Cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur avec la thérapie EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6168,51 +6302,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eye movement doctoral research : first Metz academic meeting (MAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6222,78 +6356,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge intégrative du Trouble de Stress-Post Traumatique Complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,100 +6442,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Encéphale, 23ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Post Traumatic Stress Disorder and EMDR : Guidelines and recommendations for clinical practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tortes Saint Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6416,198 +6550,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMDR Europe Research &amp; Practice Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DETECT-EMDR : La dimension du thérapeute dans l’efficacité de la prise en charge EMDR du trauma simple : la dimension oubliée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès français d'EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of EMDR therapy in pain management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6623,73 +6757,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating PBS with EMDR: a pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6705,73 +6839,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Conference of the European Health Psychology Society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an EMDR – Eye Movement Desensitization and Reprocessing- therapy for the treatment of chronic pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6787,73 +6921,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an Eye Movement therapy for the treatment of chronic pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6869,73 +7003,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference of Eye Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an EMDR protocol for the treatment of chronic pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6951,73 +7085,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an EMDR – Eye Movement Desensitization and Reprocessing – therapy for the treatment of neuropathic pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7033,73 +7167,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Neuropathic Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des représentations dans la prise en charge de la douleur chronique avec la thérapie EMDR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7115,73 +7249,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9Ème Colloque International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d'un protocole spécifique ciblé sur la diminution de la douleur chronique et basé sur la thérapie EMDR (EyeMovementDesensitization and Reprocessing).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7197,73 +7331,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12Ème Congrès National de la Société Française d'Etude et de traitement de la Douleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité intra-individuelle dans la douleur chronique et proposition de prise en charge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7279,120 +7413,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xxèmes journées internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien du lien parent-adolescent : figure d'attachement versus toxicité de la relation. Journée d'étude « Familles dans tous leurs états : quelles interventions pour le psychologue ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fédération Française des Psychologues et de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7402,827 +7536,827 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'alliance thérapeutique en 66 notions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de la psychothérapie EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie - Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Iracane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2019, 9782100801497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Iracane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation Santé : de l’intestin au régime méditerranéen, toute l’alimentation santé expliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2018, 9782100764709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en charge la douleur chronique avec les thérapies non médicamenteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2018, 9782100778775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de la psychothérapie EMDR : introduction et approfondissements pratiques et psychopathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Iracane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Tarquinio; Marie-Joe Brennsthul; Hélène Dellucci; Martine Iracane; Jenny Ann Rydberg; Michel Silvestre; Eva Zimmerman. Dunod, pp.672, 2017, 978-2-10-076091-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de l'EMDR : Introduction et approfondissements pratiques et psychopathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Iracane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarquinio, C., Brennstuhl, M.J., Dellucci, H., Iracane-Blanco, M., Rydberg, J. A., Silvestre, M., &amp; Zimmermann, E. Dunod, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02963731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide-mémoire de l'EMDR en 46 fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Iracane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarquinio, C., Brennstuhl, M.J., Dellucci, H., Iracane, M., Rydberg, J. A., Silvestre, M., Tarquinio, P., &amp; Zimmermann, E. Dunod, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02963734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8232,427 +8366,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique : un processus commun ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
+                <w:t xml:space="preserve">Impact des styles d’attachement sur l’alliance thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Brennstuhl, Marie-Jo; Marteau-Chasserieau, Fanny. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.43-48, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.117-122, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613260v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations, perceptions du monde et alliance thérapeutique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alliance thérapeutique : un processus commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
+              <w:t xml:space="preserve">Brennstuhl, Marie-Jo; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.159-164, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.43-48, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613386v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des styles d’attachement sur l’alliance thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Vismara</w:t>
+                <w:t xml:space="preserve">Représentations, perceptions du monde et alliance thérapeutique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.117-122, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.159-164, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613500v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance thérapeutique dans la prise en charge du préadolescent et de l’adolescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8671,324 +8805,324 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.249-254, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alliance thérapeutique avec le patient présentant un traumatisme complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.283-288, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance thérapeutique avec les patients pésentant des troubles dissociatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.289-296, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de l’Alliance : le cadre d’une rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9007,251 +9141,251 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.173-180, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance thérapeutique et spécificités de la thérapie EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.405-410, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance thérapeutique et évolution vers la e-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rotonda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9261,238 +9395,238 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.447-452, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La congruence du thérapeute garante de la qualité de l’alliance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.137-142, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de l’Alliance : amorçage de la thérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,126 +9645,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.167-172, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance thérapeutique et psychothérapie à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rotonda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9640,212 +9774,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.323-328, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alliance thérapeutique lors des traumatismes aigus et les interventions d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.347-352, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance thérapeutique et thérapie virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9864,1303 +9998,1303 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.453-458, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter les peurs et les phobies spécifiques avec l'EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Miravet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.517-530, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques d'oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.347-358, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR et douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.615-630, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu sûr / Lieu calme et installation de ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.35-44, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de techniques hypnotiques comme supports à la thérapie EMDR, dans la prise en charge des enfants et adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Souche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La thérapie EMDR pour l’enfant et l’adolescent : 10 études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, 2019, 978-2-84835-538-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole inversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.359-370, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte de Vitesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.333-346, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR et syndrome du membre fantôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.-J. Brennstuhl; H. Dellucci; M. Iracane; J.A, Rydberg; M. Silvestre; P. Tarquinio; E. Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.643-658, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR et fibromyalgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.631-642, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR et anxiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.531-540, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR et addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.599-614, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleur et EMDR : EMDR et prise en charge de la douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.J. Brennstuhl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre en charge la douleur chronique avec les thérapies non médicamenteuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.82-105, 2018, 9782100778775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradigmes de la douleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.J. Brennstuhl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre en charge la douleur chronique avec les thérapies non médicamenteuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.14-39, 2018, 9782100778775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge groupale pour des enfants impactés par les Attentats de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Souche; N. Baltenneck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux comprendre la thérapie EMDR : 13 études de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, 2017, 9782848355375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge de la douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11180,361 +11314,361 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.-J. Brennstuhl; H. Dellucci; M. Iracane-Blanco; M. Silvestre; E. Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique de la psychothérapie EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.599-611, 2017, 9782100737802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Movement Desensitization and Reprocessing (EMDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Bungener; Cécile Flahault; Aurélie Untas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions psychothérapeutiques dans les maladies chroniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.75-96, 2016, 9782807300163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de la douleur et aide psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.N. Fischer; C. Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé : applications et interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014, 978-2-10-070645-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychothérapie EMDR, santé et maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel des psychothérapies complémentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2012, 978-2-10-057655-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11544,100 +11678,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la thérapie EMDR - Eye Movement Desensitization and Reprocessing - dans le cadre de la douleur chronique : efficience et perspectives cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie - Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LORR0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11647,105 +11781,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotraumatisme, douleur et santé mentale des femmes : une approche intégrative et trauma-informed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05516497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11892,51 +12026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40653-021-00404-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tarquinio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26904586.2021.1970690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Brennstuhl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.05.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944655v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kirche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pupat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943459v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sechi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lucarelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055102920947921" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.06.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943800v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vismara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2019.04.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fayard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fisselbrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Andr&#233;ani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.05.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816676v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brennstuhl" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanic Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.09.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VMNHRLG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.04.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2017.01.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.11.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2014.09.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppc.12093" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXJ379F5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2014.09.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8GJBM82-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houbre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennstuhl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costantini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12124" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VN694N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794086v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01612840.2012.759633" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reichenbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rydberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tarquinio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2011.11.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4HM64PV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.08.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH1P4T18-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948811v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949169v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Godard - Wittmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand M.O." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948813v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949380v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949180v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949378v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948819v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949387v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lavandier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hebrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lavandier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tortes Saint Jammes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949130v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948825v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dellucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Iracane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/aide-memoire-emdr-en-46-fiches" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949423v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949412v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Silvestre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613260v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613256v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613472v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavandier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955177v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Miravet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955170v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955162v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955151v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955174v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955167v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouvier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948906v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955163v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955156v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955158v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Conradi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0213" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05516497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20494637261429225" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40653-021-00404-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tarquinio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26904586.2021.1970690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Brennstuhl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kirche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22591" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pupat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sechi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lucarelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055102920947921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.06.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vismara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2019.04.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fayard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fisselbrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.09.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Andr&#233;ani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.05.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.04.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brennstuhl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanic Masson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VMNHRLG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2017.01.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2014.09.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppc.12093" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXJ379F5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2014.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8GJBM82-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houbre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennstuhl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costantini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VN694N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01612840.2012.759633" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reichenbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rydberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tarquinio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2011.11.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4HM64PV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.08.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH1P4T18-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Godard - Wittmer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand M.O." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948819v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lavandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hebrard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lavandier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tortes Saint Jammes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948790v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934155v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dellucci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Iracane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/aide-memoire-emdr-en-46-fiches" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Silvestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613260v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613455v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613472v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613495v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavandier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955177v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Miravet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955170v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955162v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955154v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955151v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouvier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955163v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955146v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Conradi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955127v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750183v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05516497v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>