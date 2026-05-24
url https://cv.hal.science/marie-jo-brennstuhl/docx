--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -368,546 +368,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
+                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Meyer</w:t>
+                <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pulcini</w:t>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
+              <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756064v1</w:t>
+                <w:t xml:space="preserve">hal-04637537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
+                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Florence Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
+              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637537v1</w:t>
+                <w:t xml:space="preserve">hal-04756064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Cumulative Adverse Childhood Experiences and Myocardial Infarction in Adulthood: a Systematic Review and Meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treating COVID-19 patients with EMDR: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of child &amp; adolescent trauma.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40653-021-00404-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.100276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2022.100276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140514v1</w:t>
+                <w:t xml:space="preserve">halshs-03726629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating COVID-19 patients with EMDR: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship Between Cumulative Adverse Childhood Experiences and Myocardial Infarction in Adulthood: a Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.100276. </w:t>
+              <w:t xml:space="preserve"> Journal of child &amp; adolescent trauma.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.701-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2022.100276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40653-021-00404-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03726629v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of COVID-19 on population well-being: Results of a web survey conducted in France during the first quarantine in 2020</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 42 (1), pp.3-14. </w:t>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse Childhood Experiences related to subsequent myocardial infarction: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,265 +1255,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences des traumatismes sexuels sur la sexualité des victimes : une revue systématique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Posttraumatic stress following myocardial infarction : A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jacquet-Smailovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Denis</w:t>
+                <w:t xml:space="preserve">F. Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilona Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Kirche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Traumatic Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 34 (1), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jts.22591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943461v1</w:t>
+                <w:t xml:space="preserve">hal-02944655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic stress following myocardial infarction : A systematic review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conséquences des traumatismes sexuels sur la sexualité des victimes : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Denis</w:t>
+                <w:t xml:space="preserve">I. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Kirche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Traumatic Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 34 (1), pp.190-199. </w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.198-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jts.22591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sexol.2020.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944655v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evènements traumatogènes, dissociation somatoforme et conséquences sur le degré de handicap lié à la douleur chronique.</w:t>
               </w:r>
@@ -1705,347 +1705,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et comparaison de discours de patients douloureux chroniques durant une thérapie de soutien par opposition à l’utilisation de la thérapie Eye Movement Desensitization and Reprocessing (EMDR)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Tarquinio</w:t>
+                <w:t xml:space="preserve">L’EMDR, une thérapie intégrative qui joue les funambules !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRaNSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.93-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943805v1</w:t>
+                <w:t xml:space="preserve">hal-02948777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’EMDR, une thérapie intégrative qui joue les funambules !</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prise en charge psychothérapeutique de la fibromyalgie : une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRaNSES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.89-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.douler.2019.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948777v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge psychothérapeutique de la fibromyalgie : une revue systématique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lydia Peter</w:t>
+                <w:t xml:space="preserve">Analyse et comparaison de discours de patients douloureux chroniques durant une thérapie de soutien par opposition à l’utilisation de la thérapie Eye Movement Desensitization and Reprocessing (EMDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vismara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (3), pp.89-108. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.441-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.douler.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943800v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate treatment following the November 13 attacks: Use of an EMDR emergency protocol</w:t>
               </w:r>
@@ -2293,437 +2293,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer du sein en ligne : effets de l’utilisation des technologies de l’information et de la communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la thérapie Eye Movement Desensitization and Reprocessing (EMDR) pour le traitement du syndrome du sein fantôme : étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Audinet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanic Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943825v1</w:t>
+                <w:t xml:space="preserve">hal-01816676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thérapie Eye Movement Desensitization and Reprocessing (EMDR) pour le traitement du syndrome du sein fantôme : étude pilote</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la thérapie EMDR – Eye Movement Desensitization and Reprocessing – dans le cadre de la douleur chronique : études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (1), pp.107-119. </w:t>
+              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.douler.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01816676v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thérapie EMDR – Eye Movement Desensitization and Reprocessing – dans le cadre de la douleur chronique : études de cas</w:t>
+                <w:t xml:space="preserve">Cancer du sein en ligne : effets de l’utilisation des technologies de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bassan</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Audinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.24-33. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (10), pp.871-876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.douler.2017.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943829v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la thérapie EMDR - Eye Movement Desensitization and Reprocessing - dans le cadre de la douleur chronique : étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (1), pp.17-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2757,103 +2757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la thérapie EMDR – eye movement desensitization and reprocessing – pour le traitement du syndrome du sein fantôme : étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (2), pp.56-64. </w:t>
@@ -3033,77 +3033,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (2), pp.e29 - e36. </w:t>
@@ -3153,51 +3153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence to oral antineoplastic agents by cancer patients: definition and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,51 +3351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Issues in Mental Health Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (6), pp.425 - 434. </w:t>
@@ -3588,51 +3588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye movement desensitization and reprocessing (EMDR) therapy in the treatment of victims of domestic violence: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3747,178 +3747,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibromyalgie et Nutrition : Réflexions autour des nouvelles perspectives de prise en charge et de la place du psychologue de la santé</w:t>
+                <w:t xml:space="preserve">Immediate Treatment following the november 13 attacks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xè Congrès Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">19th European Conference EMDR Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949143v1</w:t>
+                <w:t xml:space="preserve">hal-02948798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate Treatment following the november 13 attacks.</w:t>
+                <w:t xml:space="preserve">Fibromyalgie et Nutrition : Réflexions autour des nouvelles perspectives de prise en charge et de la place du psychologue de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference EMDR Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Xè Congrès Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948798v1</w:t>
+                <w:t xml:space="preserve">hal-02949143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotraumatisme chez l’enfant victime de violences sexuelles.</w:t>
               </w:r>
@@ -5253,463 +5253,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des techniques de gestion des émotions à la prise en charge des malades du cancer. Symposium</w:t>
+                <w:t xml:space="preserve">La thérapie EMDR : émotion corporelle chez le patient douloureux chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3Ème Colloque International Sciences Humaines et Cancérologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales Transfrontalières « LOGOS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948824v1</w:t>
+                <w:t xml:space="preserve">hal-02949180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects on a specific EMDR protocol for the treatment of chronic pain.</w:t>
+                <w:t xml:space="preserve">Risques Psychosociaux au travail : accident, violence et harcèlement. Symposium A2817MB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Godard - Wittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand M.O.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conférence EMDR Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">17Ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948813v1</w:t>
+                <w:t xml:space="preserve">hal-02948815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la thérapie EMDR (Eye Movement Desensitization and Reprocessing) chez les patients douloureux chroniques – perspectives cliniques.</w:t>
+                <w:t xml:space="preserve">Contributions des techniques de gestion des émotions à la prise en charge des malades du cancer. Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7Ème Congrès de Psychologie de la Santé de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">3Ème Colloque International Sciences Humaines et Cancérologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949380v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques Psychosociaux au travail : accident, violence et harcèlement. Symposium A2817MB.</w:t>
+                <w:t xml:space="preserve">Effects on a specific EMDR protocol for the treatment of chronic pain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Legrand M.O.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17Ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th Conférence EMDR Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948815v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie EMDR : émotion corporelle chez le patient douloureux chronique</w:t>
+                <w:t xml:space="preserve">Efficacité de la thérapie EMDR (Eye Movement Desensitization and Reprocessing) chez les patients douloureux chroniques – perspectives cliniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales Transfrontalières « LOGOS »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Metz, France</w:t>
+              <w:t xml:space="preserve">7Ème Congrès de Psychologie de la Santé de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949180v1</w:t>
+                <w:t xml:space="preserve">hal-02949380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects on a EMDR protocol for the treatment of chronic pain.</w:t>
               </w:r>
@@ -7619,272 +7619,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique de la psychothérapie EMDR</w:t>
+                <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie - Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dellucci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Iracane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Iracane</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Dunod, 2019, 9782100801497</w:t>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934155v1</w:t>
+                <w:t xml:space="preserve">hal-02933629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
+                <w:t xml:space="preserve">Pratique de la psychothérapie EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie - Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dellucci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Iracane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782100795970</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2019, 9782100801497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933629v1</w:t>
+                <w:t xml:space="preserve">hal-02934155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation Santé : de l’intestin au régime méditerranéen, toute l’alimentation santé expliquée</w:t>
               </w:r>
@@ -8020,64 +8020,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Iracane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8112,103 +8112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique de l'EMDR : Introduction et approfondissements pratiques et psychopathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Iracane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarquinio, C., Brennstuhl, M.J., Dellucci, H., Iracane-Blanco, M., Rydberg, J. A., Silvestre, M., &amp; Zimmermann, E. Dunod, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8230,103 +8230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide-mémoire de l'EMDR en 46 fiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Iracane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarquinio, C., Brennstuhl, M.J., Dellucci, H., Iracane, M., Rydberg, J. A., Silvestre, M., Tarquinio, P., &amp; Zimmermann, E. Dunod, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8374,488 +8374,488 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des styles d’attachement sur l’alliance thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Vismara</w:t>
+                <w:t xml:space="preserve">Alliance thérapeutique : un processus commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brennstuhl, Marie-Jo; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.117-122, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.43-48, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613500v1</w:t>
+                <w:t xml:space="preserve">hal-03613260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique : un processus commun ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Représentations, perceptions du monde et alliance thérapeutique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brennstuhl, Marie-Jo; Marteau-Chasserieau, Fanny. </w:t>
+              <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.43-48, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.159-164, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613260v1</w:t>
+                <w:t xml:space="preserve">hal-03613386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations, perceptions du monde et alliance thérapeutique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alliance thérapeutique dans la prise en charge du préadolescent et de l’adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.159-164, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.249-254, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613386v1</w:t>
+                <w:t xml:space="preserve">hal-03613455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique dans la prise en charge du préadolescent et de l’adolescent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+                <w:t xml:space="preserve">Impact des styles d’attachement sur l’alliance thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vismara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.249-254, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.117-122, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613455v1</w:t>
+                <w:t xml:space="preserve">hal-03613500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alliance thérapeutique avec le patient présentant un traumatisme complexe</w:t>
               </w:r>
@@ -8880,64 +8880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.283-288, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
@@ -8966,51 +8966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alliance thérapeutique avec les patients pésentant des troubles dissociatifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9052,64 +9052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de l’Alliance : le cadre d’une rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9190,64 +9190,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance thérapeutique et spécificités de la thérapie EMDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,462 +9296,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance thérapeutique et évolution vers la e-santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La congruence du thérapeute garante de la qualité de l’alliance thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.447-452, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.137-142, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613462v1</w:t>
+                <w:t xml:space="preserve">hal-03613252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La congruence du thérapeute garante de la qualité de l’alliance thérapeutique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création de l’Alliance : amorçage de la thérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.137-142, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.167-172, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613252v1</w:t>
+                <w:t xml:space="preserve">hal-03613449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de l’Alliance : amorçage de la thérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Alliance thérapeutique et évolution vers la e-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brennstuhl, Marie-Jo.; Marteau-Chasserieau, Fanny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-mémoire de l’alliance thérapeutique en 66 notions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.167-172, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.447-452, 2021, Aide-mémoire, 978-2-10-082088-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613449v1</w:t>
+                <w:t xml:space="preserve">hal-03613462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance thérapeutique et psychothérapie à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rotonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9823,64 +9823,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alliance thérapeutique lors des traumatismes aigus et les interventions d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louise Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10028,827 +10028,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traiter les peurs et les phobies spécifiques avec l'EMDR</w:t>
+                <w:t xml:space="preserve">EMDR et douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Miravet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.517-530, 2019, 9782100795970</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.615-630, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955177v1</w:t>
+                <w:t xml:space="preserve">hal-02955162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques d'oscillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Lieu sûr / Lieu calme et installation de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dellucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.347-358, 2019, 9782100795970</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.35-44, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955170v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDR et douleur chronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de techniques hypnotiques comme supports à la thérapie EMDR, dans la prise en charge des enfants et adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
+              <w:t xml:space="preserve">L. Souche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.615-630, 2019, 9782100795970</w:t>
+              <w:t xml:space="preserve">La thérapie EMDR pour l’enfant et l’adolescent : 10 études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Press, 2019, 978-2-84835-538-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955162v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieu sûr / Lieu calme et installation de ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le protocole inversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.35-44, 2019, 9782100795970</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.359-370, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955154v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de techniques hypnotiques comme supports à la thérapie EMDR, dans la prise en charge des enfants et adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bassan</w:t>
+                <w:t xml:space="preserve">La boîte de Vitesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Souche. </w:t>
+              <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La thérapie EMDR pour l’enfant et l’adolescent : 10 études de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Press, 2019, 978-2-84835-538-2</w:t>
+              <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.333-346, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955151v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protocole inversé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dellucci</w:t>
+                <w:t xml:space="preserve">EMDR et syndrome du membre fantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Tarquinio; M.-J. Brennstuhl; H. Dellucci; M. Iracane; J.A, Rydberg; M. Silvestre; P. Tarquinio; E. Zimmermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.359-370, 2019, 9782100795970</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.643-658, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955174v1</w:t>
+                <w:t xml:space="preserve">hal-02948906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boîte de Vitesses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EMDR et fibromyalgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.333-346, 2019, 9782100795970</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.631-642, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955167v1</w:t>
+                <w:t xml:space="preserve">hal-02955163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDR et syndrome du membre fantôme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traiter les peurs et les phobies spécifiques avec l'EMDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">C. Tarquinio; M.-J. Brennstuhl; H. Dellucci; M. Iracane; J.A, Rydberg; M. Silvestre; P. Tarquinio; E. Zimmermann. </w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Miravet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.643-658, 2019, 9782100795970</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.517-530, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948906v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDR et fibromyalgie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les techniques d'oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio; M.J. Brennstuhl; H. Delluci; M. Iracane; J.A. Rydberg; M. Sylvestre; P. Tarquinio; E. Zimmerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide-Mémoire EMDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.631-642, 2019, 9782100795970</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.347-358, 2019, 9782100795970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955163v1</w:t>
+                <w:t xml:space="preserve">hal-02955170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR et anxiété</w:t>
               </w:r>
@@ -11000,199 +11000,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur et EMDR : EMDR et prise en charge de la douleur chronique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paradigmes de la douleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.J. Brennstuhl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre en charge la douleur chronique avec les thérapies non médicamenteuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.82-105, 2018, 9782100778775</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.14-39, 2018, 9782100778775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955143v1</w:t>
+                <w:t xml:space="preserve">hal-02955146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradigmes de la douleur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douleur et EMDR : EMDR et prise en charge de la douleur chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.J. Brennstuhl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre en charge la douleur chronique avec les thérapies non médicamenteuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.14-39, 2018, 9782100778775</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.82-105, 2018, 9782100778775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955146v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge groupale pour des enfants impactés par les Attentats de Paris</w:t>
               </w:r>
@@ -11363,51 +11363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Movement Desensitization and Reprocessing (EMDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11587,51 +11587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Ann Rydberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Tarquinio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel des psychothérapies complémentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2012, 978-2-10-057655-5</w:t>
@@ -11692,51 +11692,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la thérapie EMDR - Eye Movement Desensitization and Reprocessing - dans le cadre de la douleur chronique : efficience et perspectives cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie - Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Lorraine, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LORR0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12026,51 +12026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20494637261429225" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40653-021-00404-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tarquinio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26904586.2021.1970690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Brennstuhl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.05.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kirche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22591" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pupat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sechi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lucarelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055102920947921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.06.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vismara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2019.04.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fayard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fisselbrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.09.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Andr&#233;ani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.05.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.04.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brennstuhl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanic Masson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VMNHRLG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2017.01.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2014.09.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppc.12093" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXJ379F5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2014.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8GJBM82-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houbre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennstuhl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costantini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VN694N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01612840.2012.759633" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reichenbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rydberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tarquinio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2011.11.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4HM64PV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.08.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH1P4T18-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948815v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Godard - Wittmer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand M.O." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948819v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lavandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hebrard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lavandier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tortes Saint Jammes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948790v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934155v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dellucci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Iracane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933629v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/aide-memoire-emdr-en-46-fiches" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Silvestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613260v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613455v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613472v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613495v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavandier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955177v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Miravet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955170v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955162v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955154v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955151v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955174v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouvier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948906v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955163v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955146v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Conradi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955127v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750183v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05516497v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Gkiouzeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.70080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couraillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20494637261429225" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726629v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tarquinio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louise Tarquinio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Peter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2022.100276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jacquet-Smailovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40653-021-00404-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03512890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotonda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brennstuhl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2021.100218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bassan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2020.1818014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tarquinio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26904586.2021.1970690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Kirche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22591" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Brennstuhl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2020.05.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pupat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sechi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vismara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Lucarelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2055102920947921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vismara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2019.04.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.06.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fayard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fisselbrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2018.09.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943806v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Andr&#233;ani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.05.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brennstuhl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanic Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.09.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VMNHRLG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.douler.2017.01.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.04.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2015.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2014.09.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01810692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppc.12093" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXJ379F5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2014.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8GJBM82-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houbre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennstuhl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costantini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6VN694N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01612840.2012.759633" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reichenbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Rydberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tarquinio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2011.11.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4HM64PV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.08.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH1P4T18-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948809v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949163v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Godard - Wittmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand M.O." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948819v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lavandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hebrard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lavandier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tortes Saint Jammes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Machado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gendarme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948786v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948782v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948793v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949130v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948790v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02933629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dellucci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Iracane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/aide-memoire-emdr-en-46-fiches" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934155v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie - Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949423v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Silvestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613260v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613386v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613258v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613252v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613449v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613462v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613472v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03613495v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavandier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955162v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955154v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955167v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouvier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948906v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955163v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Miravet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955146v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Conradi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955130v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955127v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750183v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05516497v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>