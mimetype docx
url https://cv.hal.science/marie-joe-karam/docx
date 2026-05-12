--- v0 (2026-03-27)
+++ v1 (2026-05-12)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of a plant adaptive trait: QTL mapping of intraspecific variation for tolerance to metal pollution in Arabidopsis halleri</w:t>
+                <w:t xml:space="preserve">Characterizing the genetic diversity of Atlas cedar and phylogeny of Mediterranean Cedrus species with a new multiplex of 16 SSR markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joe Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Souleman</w:t>
+                <w:t xml:space="preserve">Monique Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sol Schvartzman</w:t>
+                <w:t xml:space="preserve">Anne Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gallina</w:t>
+                <w:t xml:space="preserve">Audrey Bile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Spielmann</w:t>
+                <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (6), pp.877-892. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-019-0184-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-019-1366-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627989v1</w:t>
+                <w:t xml:space="preserve">hal-04525163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the genetic diversity of Atlas cedar and phylogeny of Mediterranean Cedrus species with a new multiplex of 16 SSR markers</w:t>
+                <w:t xml:space="preserve">Genetic architecture of a plant adaptive trait: QTL mapping of intraspecific variation for tolerance to metal pollution in Arabidopsis halleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joe Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Aouad</w:t>
+                <w:t xml:space="preserve">Dima Souleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roig</w:t>
+                <w:t xml:space="preserve">M. Sol Schvartzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bile</w:t>
+                <w:t xml:space="preserve">Sophie Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
+                <w:t xml:space="preserve">Julien Spielmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.60. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.877-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-019-1366-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-019-0184-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525163v1</w:t>
+                <w:t xml:space="preserve">hal-02627989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration and molecular marker development in a large and complex conifer genome using RADseq and mRNAseq</w:t>
               </w:r>
@@ -644,472 +644,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic exploration and molecular marker development in a large and complex conifer genome using RADseq and mRNAseq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joe Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courbet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bou Dagher-Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pinosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.601-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102739v1</w:t>
+                <w:t xml:space="preserve">hal-04525115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration and molecular marker development in a large and complex conifer genome using RADseq and mRNAseq</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bou Dagher-Kharrat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12329⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525115v1</w:t>
+                <w:t xml:space="preserve">hal-01102739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche moléculaire des mécanismes de microévolution chez une espèce d'arbre introduite, &amp;lt;em&amp;gt;Cedrus atlantica Manetti&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joe Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biologie végétale. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02799491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching up for the lack of functional knowledge and molecular markers in a large and complex conifer genome using mRNAseq and RADseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joe Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. . Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pinosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1168,268 +1271,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Climate Change: the Contribution of Forest Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[i]Cedrus brevifolia[/i], endémisme et spécificité de phénotype : qu'en disent les marqueurs génétiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joe Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Bou Dagher-Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du groupe de Biologie et Génétique des Populations. Petit Pois Déridé 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343238v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-02799491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1584,51 +1584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinosio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6480CE2B3C7CFDE2B60A5B9AC577D2E989F2C0B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525115v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinosio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. . Vendramin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Macary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joe Karam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aouad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1366-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Souleman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sol Schvartzman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Spielmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-019-0184-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinosio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6480CE2B3C7CFDE2B60A5B9AC577D2E989F2C0B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bou Dagher-Kharrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinosio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02799491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. . Vendramin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Macary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>