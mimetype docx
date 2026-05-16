--- v0 (2026-03-22)
+++ v1 (2026-05-16)
@@ -2757,301 +2757,646 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images des pratiques scientifiques d’étudiants entrant en première année d'études scientifiques à l'université Paris-Sud</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrée à l'université : représentations de l'autonomie et décalages entre étudiantes et enseignantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité des approches en didactique des sciences et des technologies</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p.35-48, 2020, 978-2-84832-392-3</w:t>
+              <w:t xml:space="preserve">Accompagnement à la réussite des personnes étudiantes dans l'enseignement supérieur : des regards multiples.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274437v1</w:t>
+                <w:t xml:space="preserve">hal-05620804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific college freshmen’s views of science : a gender issue ?</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">réussir à être étudiante ou étudiant en première année d'université scientifique : quelles représentations de l'autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ESERA 2017 Conference: Research, practice and collaboration in science education. Part 12 : Cultural, Social and Gender Issues in Science and Technology Education</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.1558-1569, 2018, 978-1-873769-84-3</w:t>
+              <w:t xml:space="preserve">La réussite éducative et les chemins du savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03175275v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images des pratiques scientifiques d'étudiants entrant en première année d'études scientifiques à l'université Paris-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité des approches en didactique des sciences et des technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Universitaires, pp.35-50, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images des pratiques scientifiques d’étudiants entrant en première année d'études scientifiques à l'université Paris-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kermen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité des approches en didactique des sciences et des technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artois Presse Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.35-48, 2020, 978-2-84832-392-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific college freshmen’s views of science : a gender issue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs-Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Ramage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odilla Finlayson; Eilish McLoughlin; Sibel Erduran; Peter Childs; Henriette Tolstrup Holmegaard; Margareta Enghag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ESERA 2017 Conference: Research, practice and collaboration in science education. Part 12 : Cultural, Social and Gender Issues in Science and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dublin City University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1558-1569, 2018, 978-1-873769-84-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring scientific French college freshmen’s images of science: which positioning ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3084,65 +3429,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Lavonen; K. Juuti; J. Lampiselkä; A. Uitto; K. Hahl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Book Proceedings of the ESERA 2015 Conference : Science Education Research: Engaging learners for a sustainable future. Part 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.884-895, 2016, 978-951-51-1541-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03175281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3289,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mathias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423587v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2266" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufils" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZKJP9HDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00282059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vouille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Keane-Davies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Perrin-Riou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Porcel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dablemont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04274437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Diversite-des-approches-en-didactique-des-sciences-et-des-technologies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esera.org/esera-2017/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175281v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Ramage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Mathias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423587v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2266" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gallezot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufils" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZKJP9HDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175265v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabasso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00282059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pamphile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04366723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs-Gallezot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175292v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vouille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Keane-Davies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Perrin-Riou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Porcel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dablemont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04274437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Education-formation-et-lien-social/Diversite-des-approches-en-didactique-des-sciences-et-des-technologies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esera.org/esera-2017/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>