--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie JOQUEVIEL-BOURJEA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la collection &amp;quot;Recherche et Création&amp;quot; (Hermann, Paris) à la Librairie Tschann (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la soirée d'hommage consacrée au poète René Depestre organisée à la Maison de la Poésie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la poète Anna Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Fabienne Abel sur &amp;quot;l'atelier d'écriture envisagé sous le paradigme du protocole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création. Des arts numériques à l'écriture créative: les mots en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition d'un ordre plus harmonieux&amp;quot; (Paul Louis Rossi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.poesibao.fr/poesibao-iii-hors-serie-n-5-paul-louis-rossi/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à la poésie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation à la Maison de l'Amérique Latine du numéro 4 du &amp;quot;Cahier du Tout-Monde Edouard Glissant&amp;quot; (éditions de l'Institut du Tout-Monde Édouard Glissant, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie, enfin&amp;quot; (préface à Jacques Clauzel, &amp;quot;Resterait le monde&amp;quot; suivi de &amp;quot;Jouir du vent&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, "Resterait le monde" suivi de "Jouir du vent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chant(i)er ou comment apprendre la langue de chat&amp;quot; (préface au livre de poésie d'Elsa Dauphin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier (Elsa Dauphin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en milieu numérique : questions de méthode(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap aux Suds: Frédéric Jacques Temple, l'étonnant &amp;quot;arbre voyageur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitée dans le cadre du séminaire &amp;quot;L'art du texte: lirécrire en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du texte: lirécrire en recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Plana; Lucie Dumas; Anne Pellus; Carole Hurtado, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention dans le séminaire « Voix. Adresser Incorporer Performer » organisé par Céline Flécheux (Paris 8 / INHA): « Questions d’esthétique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'esthétique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Flécheux, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des parcours entre animation d’ateliers d’écriture, enseignement, recherche et écriture personnelle » – Dialogue avec Anne Roche, dans le cadre d’un entretien conduit par Corine Robet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer et écrire : de l'atelier d'écriture à l'atelier personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Corine Robet, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet numérique: un outil essentiel pour la recherche en SHS? L'exemple de Studio 21 (RIRRA21) et Transculturalia (IRIEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthicHum 2025: Interroger la boîte à outils du chercheur en SHS à l'ère des humanités numériques et de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Blanc; Christine Reynier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le (mon) poème pense-avec »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Actualités du poème : ancrages historiques et contemporains » 10ème congrès de l'INSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc-André Brouillette; Denise Brassard; Nathalie Watteyne, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poïétique, aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poïétique, aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Alix de Morant; Loig Le Bihan; Eric Villagordo; Thierry Serdane; Corinne Savy-Frayssinet; Karine Pinel; Florence Vinas-Thérond, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: protocole, dispositif, forme vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. penser et théoriser nos pratiques, II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Corine Robet, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Santiago H. Amigorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: une "écriture-monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Pauline Jankowski, Nov 2024, Montpellier, France. https://studio21.hypotheses.org/autour-de-santiago-h-amigorena-une-ecriture-monde-21-23-novembre-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures et positionnements de l'artiste-chercheuse: rencontre avec la romancière Olivia Rosenthal et la metteuse en scène Keti Irubetagoyena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postures et positionnements de l'artiste-chercheuse: rencontre avec la romancière Olivia Rosenthal et la metteuse en scène Keti Irubetagoyena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Thérond et Marie Joqueviel-Bourjea, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: écrire &amp;quot;à partir&amp;quot; de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: une écriture-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Pauline Jankowski, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berlin, au(x) lieu(x) – haut lieu de la mémoire : Paul Louis Rossi, Michèle Métail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Berlin des artistes et écrivains francophones : vivre et représenter la capitale allemande depuis la chute du Mur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Vinas-Thérond; Philippe Wellnitz, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘…une poussière lumineuse qui rejaillissait en pluie vers le ciel’’. Poïétique de la poussière, entre poésie et arts plastiques » (Louise Warren, Hélène Cixous, Jean-Marie-Gleize)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de la poussière, expériences des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Cécile Brochard, Oct 2023, Caen (Abbaye d'Ardenne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La proposition : une création entre écriture et performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Au vif de l’atelier d’écriture : penser et théoriser nos pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Jean-Marc Quaranta; Corine Robet, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de la socialité: un laboratoire pour la création contemporaine Rencontre avec le metteur en scène Camille Daloz et la comédienne Emmanuelle Bertrand (compagnie &amp;quot;Le Cri dévôt&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre de la socialité: un laboratoire pour la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Thérond et Marie-Joqueviel Bourjea, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoma&amp;quot;, &amp;quot;Le Courrier de l’Unesco&amp;quot; : « des échanges à voix multiples »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Édouard Glissant – Passage en revues de la notion de ‘‘Relation’’ : "Acoma" (1971-1973) et "Le Courrier de l’UNESCO" (1982-1988) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘… des soleils qui savent réunir’’ : Édouard Glissant, &amp;quot;Acoma&amp;quot;, &amp;quot;Le Courrier de l’Unesco&amp;quot; et les plasticiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Édouard Glissant. Passage en revues de la notion de ‘‘Relation’’ : "Acoma" (1971-1973) et "Le Courrier de l’UNESCO" (1982-1988) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Tableau de la Diaspora&amp;quot; (Édouard Glissant, &amp;quot;Le Discours antillais&amp;quot;): une carte à dé/jouer la Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édouard Glissant, la Relation mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault, Christian Une, Sam Coombes, Aug 2022, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealer de mots, en prison et ailleurs: entretien avec le romancier René Frégni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers réguliers en Maison d'Arrêt: retour sur une double expérience&amp;quot;, entretien avec le romancier Jean-Paul Michallet et le poète Stéphane Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-coïncider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temporalités en recherche-création littéraire: durée, tempo, chronologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMarie Petitjean, Mar 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crever la notion d'atelier&amp;quot; (version wébinaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier artistique comme espace de création et de dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Beaulieu et Mattia Scarpulla, 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’[...] comme luit votre sourire, écrivez, voilà.’’ Pratiques d’écriture créative à l’université : retour sur 20 ans d’expériences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire de la fiction à l’université : formes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aldo Gennaï et Patricia Richard-Principalli, May 2021, Nîmes, France. https://video.umontpellier.fr/faculte-deducation/matinee-detudes-ecrire-de-la-fiction-a- luniversite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brueghel Brueghel / Oui ! t’égaler » (Jacques Darras et la peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Darras, citoyen du monde et de la Maye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Dupouy, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« @ (pourquoi l’atelier ?) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Alix de Morant, Claire Chatelet, Karine Pinel, Karleen Groupierre, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attention à ne pas éteindre en toi le soleil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les 100 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Héron et Marie Joqueviel-Bourjea, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Marie Joqueviel-Bourjea autour des ateliers d'écriture dans le cadre du salon du livre en ligne de l’Université de Bretagne sud (Master Métiers du Livre et de l’Édition de l’Université de Lorient): https://www.youtube.com/watch?v=c1fSvWupo6A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du livre Les récits de l’imaginaire, utopie et onirisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud / Master Métiers du Livre et de l'Edition (Coralie Meyer), Mar 2021, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nachleben – Philippe Claudel et l’image photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Claudel: écrire et rêver les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea et Anne Strasser, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “... cet effort tendu vers la merveille... ” Accompagner 'Les Rougets' d’André Pieyre de Mandiargues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandiargues. Écrire entre les arts (colloque international au CCIC de Cerisy-la-Salle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Castant, Pierre Taminiaux et Iwona Tokarska-Castant, Aug 2021, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’un atelier l’autre (entre arts plastiques et littérature) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ouvrir l'atelier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d'écriture et droits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Boutique d'écriture/DU animateur d'ateliers d'écriture Comédie du Livre, Université Paul-Valéry Montpellier 3, Montpellier, 17-19 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, &amp;quot;Popa Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du CIEF "Marges et pouvoir de la francophonie", Conseil International d'Études Francophones, Ottawa, 17-23 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&&amp;quot; (Gérard Titus-Carmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard Titus-Carmel : l’épreuve &amp; la nécessité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Bédouret-Larraburu; Marie-Antoinette Bissay; Isabelle Chol; Sabine Forero Mendoza, Nov 2018, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de l'atelier chez Pierre Jean Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pierre Jean Jouve : dans l'atelier de l'écrivain (Arras)", Université d'Artois, Université catholique de Louvain, Université de Sophia-Antipolis, Arras, 21-23 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Gérard Titus-Carmel, l’épreuve et la nécessité", Université de Pau et des Pays de l’Adour, Pau, 7-9 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pau, France. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a voulu le chant dans la parole ?&amp;quot; (Yves Bonnefoy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres de Philosophie et d'Art de Cornillon "La Parole", Cornillon, 11-12 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cornillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Polo: Le devisement du monde. Une vision occidentale de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée à l'Université de Zhejiang Gongshang, Hangzhou, Avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hangzhou, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au Murmure du monde qu'il faut nous confier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Entrevues à l'IMEC, Soirée Paul Louis Rossi avec la revue Nu(e), Paris, 25 Janvier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie moderne et plus abstraite&amp;quot;: Edward Hopper/Claude Esteban, poèmes en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Edward Hopper, 50 ans après", Université de Bourgogne, avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Gaillard, Apr 2017, Dijon, France. https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferrière: &amp;quot;Ceci n'est pas un roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Sagesse et résistance dans les littératures francophones", Association européenne des études francophones, Archives &amp; Musée de la Littérature, Bruxelles, 28-29 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruxelles, Belgique. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio est l'espace par excellence de la voix haute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Velter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poésie sur les ondes. Une affaire de poètes ?", Université Paul-Valéry, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] des éclats qui captent et retiennent les regards [...]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jean-Paul Michel, la surprise de ce qui est", Centre Culturel International de Cerisy, Cerisy-La-Salle, 12-19 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France. pp.93-135, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08003-9.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer l'écoute&amp;quot; : André Velter, Poésie sur parole (1987-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poésie sur les ondes. Une affaire de poètes ?", lab. RIRRA 21, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ecrire avec... la danse, la peinture, la photographie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vitielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gaquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Former à l'animation en écriture créative à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Les 20 ans du DUAAE: 1998-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: &amp;quot;l'imminence et l'extravagance de danser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Articuler danse et poème: enjeux contemporains", Université Nice Sophia Antipolis, Nice, 12-14 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France. pp.103-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipit vita nova : questions d’éthique, questions d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et création en FraRencontres internationales "Recherche et création littéraire en France et à l’étranger Quelles perspectives de dialogue international ?", Université Cergy-Pontoise, Cergy-Pontoise, 13-14 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heureuses, mais ? Béatrice Bonhomme et Claude Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "NU(e): une revue, des voix, la poésie", Université Paul-Valéry, Maison de la Poésie, Montpellier, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Eloge de la conversation. Genèse d'un numéro (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nu(e): une revue, des voix, la poésie" une esth/éthique de la rencontre, Université Paul-Valéry, Montpellier, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Hopper, Claude Esteban : &amp;quot;passage des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LERMA "Donner à revoir, grâce à leur re-médiatisation, les tableaux d'Edward Hopper", université d'Aix-Marseille, Marseille, 13 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse : Entretien avec le romancier Yahia Belaskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Belaskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire annuel du Diplôme Universitaire d'Animateur d'Ateliers d'Ecriture "Fils de l'H(h)istoire", université Paul-Valéry, Montpellier, 19 Mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandiers&amp;quot;, &amp;quot;Fragments d'une béatitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "J'ai rêvé d'une genèse". Lorand Gaspar, le poème et l'archive, IMEC, Caen, 3-5 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France. pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conférence de Jean-Claude Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École doctorale d'été "EthicHum. Penser l'éthique avec les humanités", Université Paul-Valéry, Montpellier, 13-16 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissures, failles, fragments&amp;quot;. Philippe Claudel, &amp;quot;Quartier&amp;quot;: une poétique des &amp;quot;espace brefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Lieux, géographie et médiations: la Lorraine des écrivains dans l'espace francophone", Université de Luxembourg-Belval, Esch-sur-Alzette, 30 novembre - 1er décembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Esch-sur-Alzette, Luxembourg. pp.53-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ecrire l'H(h)istoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Mattiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vitielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire annuel du Diplôme Universitaire d'Animateur d'Ateliers d'Ecriture "Fils de l'H(h)istoire", université Paul-Valéry, Montpellier, 19 Mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, 90 ans de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comédie du Livre de Montpellier Languedoc Roussillon Livre &amp; Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Marie-Célie Agnant, &amp;quot;Le Livre d'Emma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Célie Agnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec l'écrivaine haïtiano-québécoise Marie-Célie Agnant, université Paul-Valéry, Montpellier, décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risquer (ensemble) la création: pour une esth/éthique de l'atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de philosophie et d'art "Risque &amp; Création", Cornillon, Juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cornillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : L'atelier d'écriture, une entrée dans la langue. Partage d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème séminaire annuel du DUAAE "Ateliers d'écriture et maîtrise de la langue", Université Paul-Valéry, Montpellier, 27 Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profonds pays : géo-graphies de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Périples &amp; Parages : L'oeuvre de Frédéric Jacques Temple, Cerisy-la-Salle, 14-21 août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda, à pied d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° édition de la manifestation poétique « Les plaisirs et les jours », Association Au Pied de la Lettre, Gajan, 19 mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gajan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Noël: trois lieux, trois rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois rencontres avec le poète James Noêl, Maison de la poésie Jean Joubert, Université Paul Valéry, Boutique d'écriture &amp; co, Montpellier, 13-14 décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art happens&amp;quot;. Dany Laferrière: poésie, peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poétiques de Dany Laferrière", Université Paris-Sorbonne, Paris, 16-17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dhainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dhainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie: vertiges de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Vertiges de la vitesse", ILLE (Institut de recherches en Langues et Littératures Européennes), Université de Haute-Alsace, Mulhouse, 17 Janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous ne vieillirons pas ensemble: Réda, Deguy, Roubaud, Esteban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecrire le deuil dans les littératures des XXe-XXIe siècles, Centre de recherches sur les littératures et la sociopoétique, Université Blaise Pascal, Clermont-Ferrand, 4-6 mars 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Clermont-Ferrand, France. pp.219-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrivez, voilà: littérature & ateliers d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Writing Research: Writing Research Across Borders III, Université Paris-Ouest Nanterre La Défense, février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ouvroir des mots perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Joncour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème séminaire annuel du DUAAE "Ecriture et création numérique", Université Paul-Valéry, Montpellier, mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres en dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Univers de Frédéric Jacques Temple, Université Paul-Valéry, Montpellier, 3-5 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. pp.223-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Salah Stétié et Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Stétié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec le poète Salah Stétié et le peintre Jacques Clauzel et Présentation de la revue "Souffles" consacrée à Salah Stétié, Médiathèque Centrale Emile Zola, Montpellier, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'écris comme on demande pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e congrès annuel du Conseil International d'Etudes Francophones, San Francisco, 29 juin-06 juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda : &amp;quot;Mes Europes&amp;quot; - &amp;quot;En lui tout parle sans frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international HYPNOS II. Imaginaire et/ou inconscient ? Les frontières invisibles de l'Europe (1968-2008), Institut de recherche en Langues et Littératures Européennes, Mulhouse, 17-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mulhouse, France. pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poésie qui rêve de prose&amp;quot;: Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude consacrée à Marie Etienne "organiser l'indicible", Université Paul-Valéry Montpellier 3, Montpellier, Avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France. pp.91-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne: dessinécrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marie Etienne: dessinécrire", congrès annuel du Conseil International des Etudes Francophones, Aix-en-Provence, juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme, le neutre, l'écriture (Marie Etienne et au-delà)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Poésie au féminin", Centre de Recherches sur les Littératures et la Sociopoétique, Clermont-Ferrand, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Réda écrit donc en prose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La Poésie en prose au XXe siècle", Fondation des Treilles, Tourtour, 26 septembre - 1er octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tourtour, France. pp.301-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n'est plus à voir : c'est à dire: Marie Etienne, Les Soupirants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'Institut de recherche en Langue et Littératures Européennes de l'université de Haute-Alsace, Mulhouse, 17-20 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mulhouse, France. pp.275-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne: &amp;quot;entre le nombre et la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les voi(es)x de l'Autre dans l'écriture poétique : femmes poètes XIXe -XXIe siècles", 7-9 novembre 2007, Université Blaise-Pascal, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. pp.469-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre qui est l'hôte: regards sur une collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Choses tues : le trait, la trace, l'empreinte", Université Paul-Valéry Montpellier 3, 2-4 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.99-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut, talus, Thébaïde pour une urbaine / Extase&amp;quot; (Jacques Réda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hégémonie de l'ironie? (1980-2006)" Colloque d'Aix-en-Provence (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France. https://www.fabula.org/colloques/document1012.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Affinités électives", Université du Littoral Côte d'Opale, Dunkerque, 11-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunkerque, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: le devenir-roman de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Temps et roman. Evolutions de la temporalité dans le roman européen du XXe siècle", Université de Haute-Alsace, Mulhouse, 23-25 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France. pp.321-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fleurs blêmes du gaz, les lampes de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Ombre et lumière dans la poésie belge et romande du XXe siècle", Université de Haute-Alsace, Mulhouse, 26-28 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France. pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie et peinture, le [mur]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e and 21e Colloque international des études françaises et francophones, Université de Floride, Gainesville, 31 mars-3 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gainesville, États-Unis. pp.475-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jazz Adventures in French Culture", Université de Melbourne, Seysses, France, juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Seysses, France. pp.126-138, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knl145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver séjour dans la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e et 21e Colloque des études françaises et francophones, Université de Californie, Davis, 29 mars-1er avril 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Davis, États-Unis. pp.173-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout en chantant sur le mode mineur [...] Poesie, musique ... (une) philosophie ? Paul Verlaine, Georges Perros, Jacques Reda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "20th and 21st French and Francophone Studies", Université du Connecticut, Storrs, avril 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Storrs, États-Unis. pp.82-97, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1026021031000076759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Revenant » (Réda/Valéry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Valéry, en somme", Université Paul Valéry Montpellier 3, Sète, 10-11 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sète, France. pp.357-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au diapason », préface à l’essai d’Anne Boissière, &amp;quot;Voix du corps. Philosopher autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix du corps. Philosopher autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann, collection "Recherche&amp;Création", série "Poïétiques"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-8, 2025, 9791037043931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: une métaphore vive? Pour une esth/éthique du vif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea et Corine Robet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. Penser et théoriser nos pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-12, 2025, Recherche &amp; Création, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition: une création entre écriture et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea et Corine Robet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. Penser et théoriser nos pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.15-29, 2025, Recherche &amp; Création, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: protocole, dispositif, forme vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Chatelet; Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création. Des arts numériques à l'écriture créative: les mots en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.129-143, 2025, Recherche &amp; Création, 9791037044617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...cet effort tendu vers la merveille...&amp;quot; Accompagner &amp;quot;Les Rougets&amp;quot; d'André Pieyre de Mandiargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Castant, Pierre Taminiaux, Iwona Tokarska-Castant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Pierre de Mandiargues. Écrire entre les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.231-242, 2025, Les Colloques Cerisy, 978-2-7535-9900-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@: l'atelier, espace pour gestes et insituable lieu d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea, Claire Chatelet, Alix de Morant, Karine Pinel, Karleen Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-26, 2023, Recherche&amp;Création, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachleben&amp;quot;: Philippe Claudel et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea &amp; Anne Strasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Claudel. Écrire et rêver les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.49-70, 2023, Collection "Langue, textes, littératures", 978-2-38451-009-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brueghel Brueghel / Oui ! t’égaler » (Jacques Darras et la peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Darras, citoyen du monde et de la Maye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°78, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue NU(e)/Poezibao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-329 / https://poezibao.typepad.com/files/nue78darras_20oct.pdf, 2022, Revue NU(e), ISSN 12667692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M(o)uettes&amp;quot;, préface au livre de poésie de Marie Étienne, &amp;quot;L'Ombre portée&amp;quot; (Apic éditions, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Étienne, L'Ombre portée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apic éditions, préface p.11-19, 2022, 978-9931-468-98-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une chambre vide. Vénus Khoury Ghata/Claude Esteban: dialogue d'obscurcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue NU(e) : "Poèt(e)s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue NU(e)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Poèt(e)s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, &amp;quot;Popa Singer&amp;quot;: machine & métaphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria de Los Angeles Hernandez Gomez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Ilda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "L'Orizzonte" (156), L'Harmattan, pp.72-100, 2022, 978-2-14-026844-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention à ne pas éteindre en toi le soleil&amp;quot;: Frédéric Jacques Temple & Alain Clément. Dialogues dans et par le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domens et Méridianes, p.87-139, 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’…on descend vers l’atelier où cristallise l’écriture…’’ Lieux de l’atelier chez Pierre Jean Jouve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Cooche-Catoen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Jean Jouve : dans l’atelier de l’écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.189-234, 2021, Collection "Vertige de la langue", 979-1-0370-0843-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’[A]ller voir / ailleurs s’y j’y suis’’ : les livres de Guy Goffette aux éditions de bibliophilie contemporaine Rencontres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Goffette: éloge pour une poésie de province</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.55-96, 2021, Guy Goffette: éloge pour une cuisine de province, 979-1-0370-0878-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incipit vita nova. Recherche-création : enjeux esth/éthiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot et Marie Petitjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche-création littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.47-65, 2021, Collection "Nouvelle poétique comparatiste / New Comparative Poetics", 978-2-8076-1769-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui a voulu le chant dans la parole ? (Yves Bonnefoy) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Pollock et Arnaud Villani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminements de la pensée : l’infini, le risque, la parole, le lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.209-221, 2021, Collection "Etudes", 978-2-35412-450-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart, le rapport, la Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel. De l'ombre la lumière, photographie de peintre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A Travers, p.7-11, 2020, Jacques Clauzel. De l'ombre la lumière, photographie de peintre, 978-2-9541602-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘Une vie moderne et plus abstraite’’ : Edward Hopper/Claude Esteban : poèmes en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edward Hopper, 50 ans après. Influence et héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2401, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de Tuchè et d'Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaulet Achour Christiane; Petitjean Anne-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codicille à la querelle des Anciens et des Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.33-42, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un trait, l'inflexion qui dit le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(E)preuves d'innocence. Aphorismes en vrac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre 2018, Tandem, pp.5-15, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un violent coup de poing au plexus&amp;quot;. Dany Laferrière: poésie, peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frantz-Antoine Leconte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers romanesque de Dany Laferrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Diversité", Dialogue Nord/Sud, p.105-133, 2017, 9782924107188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ‘’devenir-tendre’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joqueviel-Bourjea Marie; Bonhomme Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Depestre, le soleil devant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.43-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guêpe & l’orchidée (poésie & peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations et inventions : mélanges offerts à Peter Schnyder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.203-231, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, gravures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ripoche Paul; Joqueviel Bourjea Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel: Catalogue raisonné des estampes 1983-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du dessin et de l'estampe originale, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une mer à traverser&amp;quot;: René Depestre, étonnant voyageur de la &amp;quot;mondialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquin Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Erotisme solaire de René Depestre: Eloge du réel merveilleux féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète y est le poète n'y est pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattiani Rose-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la poursuite d'une vérité mesurable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions unicité, pp.9-12, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du monde. Nicolas Bouvier, poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonies du proche. Les poésies d'expression française en Suisse et en Belgique, aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'Harmattan, pp.75-98, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Jacques Clauzel - Oeuvres 1980-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel - Oeuvres 1980-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Art inprogress, pp.5-9, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherche &amp; Création, Marie Joqueviel-Bourjea, 9791037044617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Robet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p, 2025, Recherche &amp; Création, Marie Joqueviel-Bourjea, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">devenir nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Blanche, 9782073001214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudel. Écrire et rêver les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea &amp; Anne Strasser. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection "Langue, textes, littératures", Monica Latham et Jean-Marie Privat, 978-2-38451-009-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karleen Groupierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea, Claire Chatelet, Alix de Morant, Karine Pinel, Karleen Groupierre. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Recherche&amp;Création, Marie Joqueviel-Bourjea, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, Cahier d’un art de vivre – Cuba (1964-1978), transcription d’un inédit de René Depestre, édition critique et préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie et Serge Bourjea. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection "Archives privées", 978-2-330-14082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NU(e): une revue, des voix, la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 290 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes: La voix des poètes-producteurs à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joqueviel-Bourjea Marie; Pardo Céline. Presses Universitaires de Rennes, 210 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et nous, entre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la revue NU(e), 2018, Poèm(e), Béatrice Bonhomme; Hervé Bosio, 12667692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudel: un art du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 176 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferrière: écrirevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 95 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bords perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A travers, s.p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, le soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 418 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Despestre, Le Soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, coll. « Vertige de la langue », 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: A pied d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. H. Champion, 465 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tandem, 93 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout au milieu, la limite. Conversation avec le peintre Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tandem, 93 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Improviste, 200 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses tues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée, 289 p., 2008, 978-2-84269-834-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda, la dépossession heureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 2-296-00621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry Cahier 3 - 1943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fata Morgana, 176 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre au lieu de subir sa vie&amp;quot; – Entretien avec Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue NU(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, p.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'ils appellent la littérature&amp;quot;. &amp;quot;L'Atelier noir&amp;quot;, pour une topique de l'écriture (Annie Ernaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), p.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous établissons dans les murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les ateliers d'écriture en milieu carcéral, n°15 (3), https://lentre-deux.com/index.php?b=317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘… des soleils qui savent réunir’’ – Pour une élaboration plastique de la Relation glissantienne au sein des revues Acoma et Le Courrier de l’Unesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Tout-Monde (revue du CIEEG, Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Edouard Glissant, homme de revues: genèse de la notion de "Relation" (Franc Jeu, Les Lettres Nouvelles, Acoma &amp; Le Courrier de l'Unesco-, 4, p. 91-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Frégni: Dealer de mots, en prison et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les ateliers d'écriture en milieu carcéral, n°15 (3), https://lentre-deux.com/index.php?b=325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Icare heureux après sa chute » (Marie-Claire Bancquart)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Poésie antique/poésie contemporaine: face à face, affleurement, empreinte, sous la direction d'Anne Gourio et Claire Lechevalier (14), https://journals.openedition.org/elfe/7853. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ots⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoma, Le Courrier de l’Unesco : ‘‘des échanges à voix multiples’’. Entretien avec Sylvie Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Tout-Monde (revue du CIEEG, Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Edouard Glissant, homme de revues. Genèse de la notion de "Relation" (Franc Jeu, Les Lettres Nouvelles, Acoma et Le Courrier de l'Unesco), 4, p. 37-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des vagues, la nuit (Paul Louis Rossi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, https://www.en-attendant-nadeau.fr/2023/12/28/paul-louis-rossi-et-le-murmure-du-monde/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laude: pour un chromatisme différentiel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jean Laude poète, dossier "Jean Laude poète" sous la direction de Michel Collot &amp; Christine Dupouy (n°57-58), p.147-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi, François Dilasser: paysages intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, https://www.en-attendant-nadeau.fr/2023/12/28/paul-louis-rossi-et-le-murmure-du-monde/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme, le neutre, l'écriture (à partir de Marie Étienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Poésie au féminin / Poétique(s) des corps, 18, p. 147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devenances (Marie Étienne) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poèt(e)s, n°74, pp.165-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘'Crever la notion d’atelier’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le crachoir de flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.lecrachoirdeflaubert.ulaval.ca/2021/04/crever-la-notion-datelier/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pierres désécrites ou l’Eau des pierres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Écrit sur l'écorce, la pierre, la neige.., Textes réunis et présentés par Cécile Brochard et Anne Gourio (36), p.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet antique vertige&amp;quot; (avec Jacques Réda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensoleillée vive (ou Les Indiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108/109, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& (Gérard Titus-Carmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Romance des îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.15-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alléluia pour un homme-banian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.112-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A(nne)-M(arie) A(lbiach) : Nu(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda: retour et reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très haut amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.273-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea (dir.) et Béatrice Bonhomme (dir.). René Depestre. Le Soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour des programmes des examens et concours 2016, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda : À pied d’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Charlot, ce poète ? Chaplin et la poésie, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, la destinée du peintre et sa gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248 (Automne), pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Géorgiques de l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-38, pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Stétié, Jacques Clauzel : &amp;quot;un pacte indissoluble d'incandescence réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffles : nouveaux cahiers méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (244-245), pp.349-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la simplicité des pierres et des feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.279-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Bancquart: la joie devant la chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.275-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Claudel: &amp;quot;pétrir l'insurrection des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Claudel papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, volume VIII-X, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des choses. Jacques Réda, Lettre au physicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1059 (16-30 avril), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le juste trait », entretien avec Marie Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne (les couloirs de la langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (5), pp.593-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées en échanges : Pierre Dhainaut, Jacques Clauzel (poésie & peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Saisons et les jours. Jean Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caizergues : le suspens et le reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Votre désert touche au mien ». Lorand Gaspar, Georges Perros : correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.80-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple, Emmanuel Fillot : Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Glissant, homme de revues : genèse de la notion de « Relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Tout-Monde (revue du CIEEG de l'Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 282 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Catoen-Cooche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Heulot-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°15 (3), https://lentre-deux.com/index.php?b=numero15, 2024, Les ateliers d'écriture en milieu carcéral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 272 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 341 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il oublier Valéry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des études valéryennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100 (numéro hors-série), 301 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans. "Attention à ne pas éteindre en toi le soleil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. Domens et Méridianes, 242 p., 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir l’intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie JOQUEVIEL-BOURJEA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycleries (Séminaire IUF / Laboratoire Héritages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMarie Petitjean, Apr 2026, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spunti et &amp;quot;égards ajustés&amp;quot;: une poïétique relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poïétique, aujourd'hui (chapitre 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Alix de Morant; Loig Le Bihan; Eric Villagordo; Corinne Frayssinet-Savy; Florence Vinas-Thérond; Thierry Serdane, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme puissance d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexivités poétiques, poétiques du poème, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodolphe Calin; Danielle Cohen-Lévinas, Mar 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan ha diskan&amp;quot; / Chant et déchant: Paul Louis Rossi et la critique picturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Julie Anselmini; François Bordes, Apr 2026, Caen (Abbaye d'Ardenne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitée dans le cadre du séminaire &amp;quot;L'art du texte: lirécrire en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du texte: lirécrire en recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Plana; Lucie Dumas; Anne Pellus; Carole Hurtado, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des parcours entre animation d’ateliers d’écriture, enseignement, recherche et écriture personnelle » – Dialogue avec Anne Roche, dans le cadre d’un entretien conduit par Corine Robet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer et écrire : de l'atelier d'écriture à l'atelier personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Corine Robet, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention dans le séminaire « Voix. Adresser Incorporer Performer » organisé par Céline Flécheux (Paris 8 / INHA): « Questions d’esthétique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'esthétique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Flécheux, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet numérique: un outil essentiel pour la recherche en SHS? L'exemple de Studio 21 (RIRRA21) et Transculturalia (IRIEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthicHum 2025: Interroger la boîte à outils du chercheur en SHS à l'ère des humanités numériques et de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Blanc; Christine Reynier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le (mon) poème pense-avec »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Actualités du poème : ancrages historiques et contemporains » 10ème congrès de l'INSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc-André Brouillette; Denise Brassard; Nathalie Watteyne, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poïétique, aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poïétique, aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Alix de Morant; Loig Le Bihan; Eric Villagordo; Thierry Serdane; Corinne Savy-Frayssinet; Karine Pinel; Florence Vinas-Thérond, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: protocole, dispositif, forme vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. penser et théoriser nos pratiques, II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Corine Robet, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Santiago H. Amigorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: une "écriture-monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Pauline Jankowski, Nov 2024, Montpellier, France. https://studio21.hypotheses.org/autour-de-santiago-h-amigorena-une-ecriture-monde-21-23-novembre-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures et positionnements de l'artiste-chercheuse: rencontre avec la romancière Olivia Rosenthal et la metteuse en scène Keti Irubetagoyena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postures et positionnements de l'artiste-chercheuse: rencontre avec la romancière Olivia Rosenthal et la metteuse en scène Keti Irubetagoyena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Thérond et Marie Joqueviel-Bourjea, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: écrire &amp;quot;à partir&amp;quot; de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: une écriture-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Pauline Jankowski, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berlin, au(x) lieu(x) – haut lieu de la mémoire : Paul Louis Rossi, Michèle Métail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Berlin des artistes et écrivains francophones : vivre et représenter la capitale allemande depuis la chute du Mur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Vinas-Thérond; Philippe Wellnitz, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘…une poussière lumineuse qui rejaillissait en pluie vers le ciel’’. Poïétique de la poussière, entre poésie et arts plastiques » (Louise Warren, Hélène Cixous, Jean-Marie-Gleize)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de la poussière, expériences des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Cécile Brochard, Oct 2023, Caen (Abbaye d'Ardenne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La proposition : une création entre écriture et performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Au vif de l’atelier d’écriture : penser et théoriser nos pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Jean-Marc Quaranta; Corine Robet, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de la socialité: un laboratoire pour la création contemporaine Rencontre avec le metteur en scène Camille Daloz et la comédienne Emmanuelle Bertrand (compagnie &amp;quot;Le Cri dévôt&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre de la socialité: un laboratoire pour la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Thérond et Marie-Joqueviel Bourjea, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoma&amp;quot;, &amp;quot;Le Courrier de l’Unesco&amp;quot; : « des échanges à voix multiples »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Édouard Glissant – Passage en revues de la notion de ‘‘Relation’’ : "Acoma" (1971-1973) et "Le Courrier de l’UNESCO" (1982-1988) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘… des soleils qui savent réunir’’ : Édouard Glissant, &amp;quot;Acoma&amp;quot;, &amp;quot;Le Courrier de l’Unesco&amp;quot; et les plasticiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Édouard Glissant. Passage en revues de la notion de ‘‘Relation’’ : "Acoma" (1971-1973) et "Le Courrier de l’UNESCO" (1982-1988) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Tableau de la Diaspora&amp;quot; (Édouard Glissant, &amp;quot;Le Discours antillais&amp;quot;): une carte à dé/jouer la Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édouard Glissant, la Relation mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault, Christian Une, Sam Coombes, Aug 2022, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealer de mots, en prison et ailleurs: entretien avec le romancier René Frégni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers réguliers en Maison d'Arrêt: retour sur une double expérience&amp;quot;, entretien avec le romancier Jean-Paul Michallet et le poète Stéphane Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-coïncider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temporalités en recherche-création littéraire: durée, tempo, chronologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMarie Petitjean, Mar 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crever la notion d'atelier&amp;quot; (version wébinaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier artistique comme espace de création et de dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Beaulieu et Mattia Scarpulla, 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’[...] comme luit votre sourire, écrivez, voilà.’’ Pratiques d’écriture créative à l’université : retour sur 20 ans d’expériences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire de la fiction à l’université : formes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aldo Gennaï et Patricia Richard-Principalli, May 2021, Nîmes, France. https://video.umontpellier.fr/faculte-deducation/matinee-detudes-ecrire-de-la-fiction-a- luniversite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brueghel Brueghel / Oui ! t’égaler » (Jacques Darras et la peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Darras, citoyen du monde et de la Maye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Dupouy, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« @ (pourquoi l’atelier ?) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Alix de Morant, Claire Chatelet, Karine Pinel, Karleen Groupierre, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Marie Joqueviel-Bourjea autour des ateliers d'écriture dans le cadre du salon du livre en ligne de l’Université de Bretagne sud (Master Métiers du Livre et de l’Édition de l’Université de Lorient): https://www.youtube.com/watch?v=c1fSvWupo6A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du livre Les récits de l’imaginaire, utopie et onirisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud / Master Métiers du Livre et de l'Edition (Coralie Meyer), Mar 2021, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attention à ne pas éteindre en toi le soleil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les 100 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Héron et Marie Joqueviel-Bourjea, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “... cet effort tendu vers la merveille... ” Accompagner 'Les Rougets' d’André Pieyre de Mandiargues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandiargues. Écrire entre les arts (colloque international au CCIC de Cerisy-la-Salle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Castant, Pierre Taminiaux et Iwona Tokarska-Castant, Aug 2021, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nachleben – Philippe Claudel et l’image photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Claudel: écrire et rêver les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea et Anne Strasser, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’un atelier l’autre (entre arts plastiques et littérature) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ouvrir l'atelier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d'écriture et droits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Boutique d'écriture/DU animateur d'ateliers d'écriture Comédie du Livre, Université Paul-Valéry Montpellier 3, Montpellier, 17-19 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, &amp;quot;Popa Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du CIEF "Marges et pouvoir de la francophonie", Conseil International d'Études Francophones, Ottawa, 17-23 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&&amp;quot; (Gérard Titus-Carmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard Titus-Carmel : l’épreuve &amp; la nécessité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Bédouret-Larraburu; Marie-Antoinette Bissay; Isabelle Chol; Sabine Forero Mendoza, Nov 2018, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de l'atelier chez Pierre Jean Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pierre Jean Jouve : dans l'atelier de l'écrivain (Arras)", Université d'Artois, Université catholique de Louvain, Université de Sophia-Antipolis, Arras, 21-23 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a voulu le chant dans la parole ?&amp;quot; (Yves Bonnefoy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres de Philosophie et d'Art de Cornillon "La Parole", Cornillon, 11-12 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cornillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Polo: Le devisement du monde. Une vision occidentale de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée à l'Université de Zhejiang Gongshang, Hangzhou, Avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hangzhou, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Gérard Titus-Carmel, l’épreuve et la nécessité", Université de Pau et des Pays de l’Adour, Pau, 7-9 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pau, France. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au Murmure du monde qu'il faut nous confier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Entrevues à l'IMEC, Soirée Paul Louis Rossi avec la revue Nu(e), Paris, 25 Janvier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie moderne et plus abstraite&amp;quot;: Edward Hopper/Claude Esteban, poèmes en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Edward Hopper, 50 ans après", Université de Bourgogne, avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Gaillard, Apr 2017, Dijon, France. https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferrière: &amp;quot;Ceci n'est pas un roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Sagesse et résistance dans les littératures francophones", Association européenne des études francophones, Archives &amp; Musée de la Littérature, Bruxelles, 28-29 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruxelles, Belgique. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio est l'espace par excellence de la voix haute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Velter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poésie sur les ondes. Une affaire de poètes ?", Université Paul-Valéry, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] des éclats qui captent et retiennent les regards [...]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jean-Paul Michel, la surprise de ce qui est", Centre Culturel International de Cerisy, Cerisy-La-Salle, 12-19 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France. pp.93-135, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08003-9.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer l'écoute&amp;quot; : André Velter, Poésie sur parole (1987-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poésie sur les ondes. Une affaire de poètes ?", lab. RIRRA 21, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ecrire avec... la danse, la peinture, la photographie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vitielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gaquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Former à l'animation en écriture créative à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Les 20 ans du DUAAE: 1998-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: &amp;quot;l'imminence et l'extravagance de danser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Articuler danse et poème: enjeux contemporains", Université Nice Sophia Antipolis, Nice, 12-14 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France. pp.103-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipit vita nova : questions d’éthique, questions d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et création en FraRencontres internationales "Recherche et création littéraire en France et à l’étranger Quelles perspectives de dialogue international ?", Université Cergy-Pontoise, Cergy-Pontoise, 13-14 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heureuses, mais ? Béatrice Bonhomme et Claude Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "NU(e): une revue, des voix, la poésie", Université Paul-Valéry, Maison de la Poésie, Montpellier, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Eloge de la conversation. Genèse d'un numéro (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nu(e): une revue, des voix, la poésie" une esth/éthique de la rencontre, Université Paul-Valéry, Montpellier, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Hopper, Claude Esteban : &amp;quot;passage des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LERMA "Donner à revoir, grâce à leur re-médiatisation, les tableaux d'Edward Hopper", université d'Aix-Marseille, Marseille, 13 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse : Entretien avec le romancier Yahia Belaskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Belaskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire annuel du Diplôme Universitaire d'Animateur d'Ateliers d'Ecriture "Fils de l'H(h)istoire", université Paul-Valéry, Montpellier, 19 Mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conférence de Jean-Claude Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École doctorale d'été "EthicHum. Penser l'éthique avec les humanités", Université Paul-Valéry, Montpellier, 13-16 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandiers&amp;quot;, &amp;quot;Fragments d'une béatitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "J'ai rêvé d'une genèse". Lorand Gaspar, le poème et l'archive, IMEC, Caen, 3-5 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France. pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissures, failles, fragments&amp;quot;. Philippe Claudel, &amp;quot;Quartier&amp;quot;: une poétique des &amp;quot;espace brefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Lieux, géographie et médiations: la Lorraine des écrivains dans l'espace francophone", Université de Luxembourg-Belval, Esch-sur-Alzette, 30 novembre - 1er décembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Esch-sur-Alzette, Luxembourg. pp.53-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ecrire l'H(h)istoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Mattiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vitielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire annuel du Diplôme Universitaire d'Animateur d'Ateliers d'Ecriture "Fils de l'H(h)istoire", université Paul-Valéry, Montpellier, 19 Mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, 90 ans de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comédie du Livre de Montpellier Languedoc Roussillon Livre &amp; Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Marie-Célie Agnant, &amp;quot;Le Livre d'Emma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Célie Agnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec l'écrivaine haïtiano-québécoise Marie-Célie Agnant, université Paul-Valéry, Montpellier, décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risquer (ensemble) la création: pour une esth/éthique de l'atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de philosophie et d'art "Risque &amp; Création", Cornillon, Juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cornillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : L'atelier d'écriture, une entrée dans la langue. Partage d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème séminaire annuel du DUAAE "Ateliers d'écriture et maîtrise de la langue", Université Paul-Valéry, Montpellier, 27 Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profonds pays : géo-graphies de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Périples &amp; Parages : L'oeuvre de Frédéric Jacques Temple, Cerisy-la-Salle, 14-21 août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda, à pied d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° édition de la manifestation poétique « Les plaisirs et les jours », Association Au Pied de la Lettre, Gajan, 19 mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gajan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Noël: trois lieux, trois rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois rencontres avec le poète James Noêl, Maison de la poésie Jean Joubert, Université Paul Valéry, Boutique d'écriture &amp; co, Montpellier, 13-14 décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art happens&amp;quot;. Dany Laferrière: poésie, peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poétiques de Dany Laferrière", Université Paris-Sorbonne, Paris, 16-17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie: vertiges de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Vertiges de la vitesse", ILLE (Institut de recherches en Langues et Littératures Européennes), Université de Haute-Alsace, Mulhouse, 17 Janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dhainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dhainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous ne vieillirons pas ensemble: Réda, Deguy, Roubaud, Esteban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecrire le deuil dans les littératures des XXe-XXIe siècles, Centre de recherches sur les littératures et la sociopoétique, Université Blaise Pascal, Clermont-Ferrand, 4-6 mars 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Clermont-Ferrand, France. pp.219-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrivez, voilà: littérature & ateliers d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Writing Research: Writing Research Across Borders III, Université Paris-Ouest Nanterre La Défense, février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ouvroir des mots perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Joncour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème séminaire annuel du DUAAE "Ecriture et création numérique", Université Paul-Valéry, Montpellier, mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres en dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Univers de Frédéric Jacques Temple, Université Paul-Valéry, Montpellier, 3-5 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. pp.223-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Salah Stétié et Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Stétié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec le poète Salah Stétié et le peintre Jacques Clauzel et Présentation de la revue "Souffles" consacrée à Salah Stétié, Médiathèque Centrale Emile Zola, Montpellier, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'écris comme on demande pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e congrès annuel du Conseil International d'Etudes Francophones, San Francisco, 29 juin-06 juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda : &amp;quot;Mes Europes&amp;quot; - &amp;quot;En lui tout parle sans frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international HYPNOS II. Imaginaire et/ou inconscient ? Les frontières invisibles de l'Europe (1968-2008), Institut de recherche en Langues et Littératures Européennes, Mulhouse, 17-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mulhouse, France. pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poésie qui rêve de prose&amp;quot;: Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude consacrée à Marie Etienne "organiser l'indicible", Université Paul-Valéry Montpellier 3, Montpellier, Avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France. pp.91-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne: dessinécrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marie Etienne: dessinécrire", congrès annuel du Conseil International des Etudes Francophones, Aix-en-Provence, juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme, le neutre, l'écriture (Marie Etienne et au-delà)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Poésie au féminin", Centre de Recherches sur les Littératures et la Sociopoétique, Clermont-Ferrand, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Réda écrit donc en prose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La Poésie en prose au XXe siècle", Fondation des Treilles, Tourtour, 26 septembre - 1er octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tourtour, France. pp.301-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n'est plus à voir : c'est à dire: Marie Etienne, Les Soupirants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'Institut de recherche en Langue et Littératures Européennes de l'université de Haute-Alsace, Mulhouse, 17-20 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mulhouse, France. pp.275-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne: &amp;quot;entre le nombre et la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les voi(es)x de l'Autre dans l'écriture poétique : femmes poètes XIXe -XXIe siècles", 7-9 novembre 2007, Université Blaise-Pascal, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. pp.469-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre qui est l'hôte: regards sur une collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Choses tues : le trait, la trace, l'empreinte", Université Paul-Valéry Montpellier 3, 2-4 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.99-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Affinités électives", Université du Littoral Côte d'Opale, Dunkerque, 11-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunkerque, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut, talus, Thébaïde pour une urbaine / Extase&amp;quot; (Jacques Réda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hégémonie de l'ironie? (1980-2006)" Colloque d'Aix-en-Provence (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France. https://www.fabula.org/colloques/document1012.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fleurs blêmes du gaz, les lampes de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Ombre et lumière dans la poésie belge et romande du XXe siècle", Université de Haute-Alsace, Mulhouse, 26-28 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France. pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: le devenir-roman de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Temps et roman. Evolutions de la temporalité dans le roman européen du XXe siècle", Université de Haute-Alsace, Mulhouse, 23-25 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France. pp.321-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie et peinture, le [mur]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e and 21e Colloque international des études françaises et francophones, Université de Floride, Gainesville, 31 mars-3 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gainesville, États-Unis. pp.475-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jazz Adventures in French Culture", Université de Melbourne, Seysses, France, juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Seysses, France. pp.126-138, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knl145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver séjour dans la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e et 21e Colloque des études françaises et francophones, Université de Californie, Davis, 29 mars-1er avril 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Davis, États-Unis. pp.173-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout en chantant sur le mode mineur [...] Poesie, musique ... (une) philosophie ? Paul Verlaine, Georges Perros, Jacques Reda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "20th and 21st French and Francophone Studies", Université du Connecticut, Storrs, avril 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Storrs, États-Unis. pp.82-97, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1026021031000076759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Revenant » (Réda/Valéry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Valéry, en somme", Université Paul Valéry Montpellier 3, Sète, 10-11 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sète, France. pp.357-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous ces noms, brûlés / avec elle&amp;quot;. Une lecture de la &amp;quot;Suite Tholos&amp;quot; (Martine Broda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue NU(e) / Poesibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 93, p.187-228 / https://www.poesibao.fr/wp-content/uploads/2026/04/Nue-93-Martine-Broda.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'ils appellent la littérature&amp;quot;. &amp;quot;L'Atelier noir&amp;quot;, pour une topique de l'écriture (Annie Ernaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), p.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre au lieu de subir sa vie&amp;quot; – Entretien avec Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue NU(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, p.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous établissons dans les murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les ateliers d'écriture en milieu carcéral, n°15 (3), https://lentre-deux.com/index.php?b=317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘… des soleils qui savent réunir’’ – Pour une élaboration plastique de la Relation glissantienne au sein des revues Acoma et Le Courrier de l’Unesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Tout-Monde (revue du CIEEG, Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Edouard Glissant, homme de revues: genèse de la notion de "Relation" (Franc Jeu, Les Lettres Nouvelles, Acoma &amp; Le Courrier de l'Unesco-, 4, p. 91-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Frégni: Dealer de mots, en prison et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les ateliers d'écriture en milieu carcéral, n°15 (3), https://lentre-deux.com/index.php?b=325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Icare heureux après sa chute » (Marie-Claire Bancquart)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Poésie antique/poésie contemporaine: face à face, affleurement, empreinte, sous la direction d'Anne Gourio et Claire Lechevalier (14), https://journals.openedition.org/elfe/7853. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ots⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoma, Le Courrier de l’Unesco : ‘‘des échanges à voix multiples’’. Entretien avec Sylvie Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Tout-Monde (revue du CIEEG, Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Edouard Glissant, homme de revues. Genèse de la notion de "Relation" (Franc Jeu, Les Lettres Nouvelles, Acoma et Le Courrier de l'Unesco), 4, p. 37-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des vagues, la nuit (Paul Louis Rossi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, https://www.en-attendant-nadeau.fr/2023/12/28/paul-louis-rossi-et-le-murmure-du-monde/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laude: pour un chromatisme différentiel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jean Laude poète, dossier "Jean Laude poète" sous la direction de Michel Collot &amp; Christine Dupouy (n°57-58), p.147-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi, François Dilasser: paysages intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, https://www.en-attendant-nadeau.fr/2023/12/28/paul-louis-rossi-et-le-murmure-du-monde/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme, le neutre, l'écriture (à partir de Marie Étienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Poésie au féminin / Poétique(s) des corps, 18, p. 147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devenances (Marie Étienne) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poèt(e)s, n°74, pp.165-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘'Crever la notion d’atelier’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le crachoir de flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.lecrachoirdeflaubert.ulaval.ca/2021/04/crever-la-notion-datelier/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pierres désécrites ou l’Eau des pierres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Écrit sur l'écorce, la pierre, la neige.., Textes réunis et présentés par Cécile Brochard et Anne Gourio (36), p.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet antique vertige&amp;quot; (avec Jacques Réda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensoleillée vive (ou Les Indiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108/109, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& (Gérard Titus-Carmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Romance des îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.15-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alléluia pour un homme-banian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.112-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A(nne)-M(arie) A(lbiach) : Nu(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda: retour et reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très haut amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.273-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea (dir.) et Béatrice Bonhomme (dir.). René Depestre. Le Soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour des programmes des examens et concours 2016, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda : À pied d’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Charlot, ce poète ? Chaplin et la poésie, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, la destinée du peintre et sa gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248 (Automne), pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Géorgiques de l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-38, pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Stétié, Jacques Clauzel : &amp;quot;un pacte indissoluble d'incandescence réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffles : nouveaux cahiers méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (244-245), pp.349-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la simplicité des pierres et des feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.279-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Bancquart: la joie devant la chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.275-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Claudel: &amp;quot;pétrir l'insurrection des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Claudel papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, volume VIII-X, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des choses. Jacques Réda, Lettre au physicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1059 (16-30 avril), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le juste trait », entretien avec Marie Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne (les couloirs de la langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (5), pp.593-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées en échanges : Pierre Dhainaut, Jacques Clauzel (poésie & peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Saisons et les jours. Jean Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caizergues : le suspens et le reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Votre désert touche au mien ». Lorand Gaspar, Georges Perros : correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.80-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple, Emmanuel Fillot : Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la collection &amp;quot;Recherche et Création&amp;quot; (Hermann, Paris) à la Librairie Tschann (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la soirée d'hommage consacrée au poète René Depestre organisée à la Maison de la Poésie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la poète Anna Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Fabienne Abel sur &amp;quot;l'atelier d'écriture envisagé sous le paradigme du protocole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création. Des arts numériques à l'écriture créative: les mots en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à la poésie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition d'un ordre plus harmonieux&amp;quot; (Paul Louis Rossi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.poesibao.fr/poesibao-iii-hors-serie-n-5-paul-louis-rossi/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation à la Maison de l'Amérique Latine du numéro 4 du &amp;quot;Cahier du Tout-Monde Edouard Glissant&amp;quot; (éditions de l'Institut du Tout-Monde Édouard Glissant, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie, enfin&amp;quot; (préface à Jacques Clauzel, &amp;quot;Resterait le monde&amp;quot; suivi de &amp;quot;Jouir du vent&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, "Resterait le monde" suivi de "Jouir du vent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chant(i)er ou comment apprendre la langue de chat&amp;quot; (préface au livre de poésie d'Elsa Dauphin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier (Elsa Dauphin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en milieu numérique : questions de méthode(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap aux Suds: Frédéric Jacques Temple, l'étonnant &amp;quot;arbre voyageur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au diapason », préface à l’essai d’Anne Boissière, &amp;quot;Voix du corps. Philosopher autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix du corps. Philosopher autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann, collection "Recherche&amp;Création", série "Poïétiques"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-8, 2025, 9791037043931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: une métaphore vive? Pour une esth/éthique du vif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea et Corine Robet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. Penser et théoriser nos pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-12, 2025, Recherche &amp; Création, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition: une création entre écriture et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea et Corine Robet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. Penser et théoriser nos pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.15-29, 2025, Recherche &amp; Création, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: protocole, dispositif, forme vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Chatelet; Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création. Des arts numériques à l'écriture créative: les mots en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.129-143, 2025, Recherche &amp; Création, 9791037044617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...cet effort tendu vers la merveille...&amp;quot; Accompagner &amp;quot;Les Rougets&amp;quot; d'André Pieyre de Mandiargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Castant, Pierre Taminiaux, Iwona Tokarska-Castant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Pierre de Mandiargues. Écrire entre les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.231-242, 2025, Les Colloques Cerisy, 978-2-7535-9900-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@: l'atelier, espace pour gestes et insituable lieu d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea, Claire Chatelet, Alix de Morant, Karine Pinel, Karleen Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-26, 2023, Recherche&amp;Création, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachleben&amp;quot;: Philippe Claudel et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea &amp; Anne Strasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Claudel. Écrire et rêver les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.49-70, 2023, Collection "Langue, textes, littératures", 978-2-38451-009-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brueghel Brueghel / Oui ! t’égaler » (Jacques Darras et la peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Darras, citoyen du monde et de la Maye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°78, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue NU(e)/Poezibao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-329 / https://poezibao.typepad.com/files/nue78darras_20oct.pdf, 2022, Revue NU(e), ISSN 12667692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M(o)uettes&amp;quot;, préface au livre de poésie de Marie Étienne, &amp;quot;L'Ombre portée&amp;quot; (Apic éditions, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Étienne, L'Ombre portée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apic éditions, préface p.11-19, 2022, 978-9931-468-98-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une chambre vide. Vénus Khoury Ghata/Claude Esteban: dialogue d'obscurcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue NU(e) : "Poèt(e)s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue NU(e)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Poèt(e)s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, &amp;quot;Popa Singer&amp;quot;: machine & métaphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria de Los Angeles Hernandez Gomez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Ilda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "L'Orizzonte" (156), L'Harmattan, pp.72-100, 2022, 978-2-14-026844-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention à ne pas éteindre en toi le soleil&amp;quot;: Frédéric Jacques Temple & Alain Clément. Dialogues dans et par le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domens et Méridianes, p.87-139, 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’…on descend vers l’atelier où cristallise l’écriture…’’ Lieux de l’atelier chez Pierre Jean Jouve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Cooche-Catoen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Jean Jouve : dans l’atelier de l’écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.189-234, 2021, Collection "Vertige de la langue", 979-1-0370-0843-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’[A]ller voir / ailleurs s’y j’y suis’’ : les livres de Guy Goffette aux éditions de bibliophilie contemporaine Rencontres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Goffette: éloge pour une poésie de province</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.55-96, 2021, Guy Goffette: éloge pour une cuisine de province, 979-1-0370-0878-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incipit vita nova. Recherche-création : enjeux esth/éthiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot et Marie Petitjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche-création littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.47-65, 2021, Collection "Nouvelle poétique comparatiste / New Comparative Poetics", 978-2-8076-1769-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui a voulu le chant dans la parole ? (Yves Bonnefoy) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Pollock et Arnaud Villani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminements de la pensée : l’infini, le risque, la parole, le lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.209-221, 2021, Collection "Etudes", 978-2-35412-450-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart, le rapport, la Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel. De l'ombre la lumière, photographie de peintre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A Travers, p.7-11, 2020, Jacques Clauzel. De l'ombre la lumière, photographie de peintre, 978-2-9541602-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘Une vie moderne et plus abstraite’’ : Edward Hopper/Claude Esteban : poèmes en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edward Hopper, 50 ans après. Influence et héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2401, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de Tuchè et d'Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaulet Achour Christiane; Petitjean Anne-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codicille à la querelle des Anciens et des Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.33-42, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un trait, l'inflexion qui dit le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(E)preuves d'innocence. Aphorismes en vrac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre 2018, Tandem, pp.5-15, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un violent coup de poing au plexus&amp;quot;. Dany Laferrière: poésie, peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frantz-Antoine Leconte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers romanesque de Dany Laferrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Diversité", Dialogue Nord/Sud, p.105-133, 2017, 9782924107188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ‘’devenir-tendre’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joqueviel-Bourjea Marie; Bonhomme Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Depestre, le soleil devant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.43-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guêpe & l’orchidée (poésie & peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations et inventions : mélanges offerts à Peter Schnyder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.203-231, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une mer à traverser&amp;quot;: René Depestre, étonnant voyageur de la &amp;quot;mondialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquin Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Erotisme solaire de René Depestre: Eloge du réel merveilleux féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, gravures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ripoche Paul; Joqueviel Bourjea Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel: Catalogue raisonné des estampes 1983-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du dessin et de l'estampe originale, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète y est le poète n'y est pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattiani Rose-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la poursuite d'une vérité mesurable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions unicité, pp.9-12, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du monde. Nicolas Bouvier, poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonies du proche. Les poésies d'expression française en Suisse et en Belgique, aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'Harmattan, pp.75-98, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Jacques Clauzel - Oeuvres 1980-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel - Oeuvres 1980-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Art inprogress, pp.5-9, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherche &amp; Création, Marie Joqueviel-Bourjea, 9791037044617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Robet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p, 2025, Recherche &amp; Création, Marie Joqueviel-Bourjea, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">devenir nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Blanche, 9782073001214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudel. Écrire et rêver les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea &amp; Anne Strasser. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection "Langue, textes, littératures", Monica Latham et Jean-Marie Privat, 978-2-38451-009-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karleen Groupierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea, Claire Chatelet, Alix de Morant, Karine Pinel, Karleen Groupierre. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Recherche&amp;Création, Marie Joqueviel-Bourjea, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, Cahier d’un art de vivre – Cuba (1964-1978), transcription d’un inédit de René Depestre, édition critique et préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie et Serge Bourjea. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection "Archives privées", 978-2-330-14082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NU(e): une revue, des voix, la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 290 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes: La voix des poètes-producteurs à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joqueviel-Bourjea Marie; Pardo Céline. Presses Universitaires de Rennes, 210 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et nous, entre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la revue NU(e), 2018, Poèm(e), Béatrice Bonhomme; Hervé Bosio, 12667692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudel: un art du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 176 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferrière: écrirevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 95 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bords perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A travers, s.p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, le soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 418 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Despestre, Le Soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, coll. « Vertige de la langue », 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: A pied d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. H. Champion, 465 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tandem, 93 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout au milieu, la limite. Conversation avec le peintre Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tandem, 93 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Improviste, 200 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses tues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée, 289 p., 2008, 978-2-84269-834-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda, la dépossession heureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 2-296-00621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry Cahier 3 - 1943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fata Morgana, 176 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Glissant, homme de revues : genèse de la notion de « Relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Tout-Monde (revue du CIEEG de l'Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 282 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Catoen-Cooche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Heulot-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°15 (3), https://lentre-deux.com/index.php?b=numero15, 2024, Les ateliers d'écriture en milieu carcéral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 272 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 341 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il oublier Valéry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des études valéryennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100 (numéro hors-série), 301 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans. "Attention à ne pas éteindre en toi le soleil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. Domens et Méridianes, 242 p., 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir l’intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05488819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05488831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271327v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05359309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05458061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04775390v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04774293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996036v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05332021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinas-Therond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04597140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04800362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04800341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505468v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourjea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etienne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Velter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08003-9.p.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumortier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vitielli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gaquerel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Colson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zenc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Michallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tharel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070039v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Belaskri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Mattiani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depestre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James No&#235;l" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;lie Agnant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075292v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dhainaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Joncour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah St&#233;ti&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clauzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069659v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071538v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knl145" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XRTLR3N3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1026021031000076759" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138006v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/collection/Recherche%26Cr&#233;ation" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/au-vif-de-l-atelier-d-ecriture-marie-joqueviel-bourjea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402177v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271325v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/protocoles-en-recherche-creation-claire-chatelet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05267831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03995851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03916982v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poezibao.typepad.com/files/nue78darras_20oct.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03689002v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03634556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poezibao.typepad.com/files/nue7527mars.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008435" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008787" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.univ-perp.fr/produit/cheminement-de-la-pensee-infini-risque-parole-lieu/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505222v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436758v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057848v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058217v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769596v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057171v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058132v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920713v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271323v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402172v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Robet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/searchinternet/advanced?all_title=Marie+Joqueviel&amp;amp;SearchAction=1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03995824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strasser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220407v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature/cahier-dun-art-de-vivre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077493v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051252v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cauville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054509v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318599v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054507v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051110v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174008v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178442v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985683v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05359301v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754720v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04786688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ots" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435874v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435879v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680371v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505205v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068178v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063685v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436799v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067919v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067921v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067521v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522479v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064252v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067391v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062582v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062585v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062583v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171423v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063080v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175576v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172466v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174009v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177334v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164135v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869326v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166461v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078402v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05332021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinas-Therond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04597140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04800362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04800341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073717v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourjea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Velter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08003-9.p.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumortier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vitielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gaquerel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Colson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zenc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Michallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tharel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Belaskri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Mattiani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James No&#235;l" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;lie Agnant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dhainaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Joncour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah St&#233;ti&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clauzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knl145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XRTLR3N3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1026021031000076759" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05579259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05359301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04786688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ots" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067390v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062582v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062584v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171423v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05488819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05488831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05359309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05458061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04775390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04774293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138006v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/collection/Recherche%26Cr&#233;ation" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/au-vif-de-l-atelier-d-ecriture-marie-joqueviel-bourjea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/protocoles-en-recherche-creation-claire-chatelet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05267831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220418v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03995851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03916982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poezibao.typepad.com/files/nue78darras_20oct.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03689002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03634556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poezibao.typepad.com/files/nue7527mars.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008435" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008787" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.univ-perp.fr/produit/cheminement-de-la-pensee-infini-risque-parole-lieu/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058217v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057001v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185830v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402172v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Robet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/searchinternet/advanced?all_title=Marie+Joqueviel&amp;amp;SearchAction=1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03995824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strasser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505230v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature/cahier-dun-art-de-vivre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485352v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cauville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050441v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318599v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054507v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172465v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869326v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054946v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168572v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794180v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078402v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>