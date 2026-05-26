--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie JOQUEVIEL-BOURJEA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycleries (Séminaire IUF / Laboratoire Héritages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMarie Petitjean, Apr 2026, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spunti et &amp;quot;égards ajustés&amp;quot;: une poïétique relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poïétique, aujourd'hui (chapitre 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Alix de Morant; Loig Le Bihan; Eric Villagordo; Corinne Frayssinet-Savy; Florence Vinas-Thérond; Thierry Serdane, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme puissance d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexivités poétiques, poétiques du poème, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodolphe Calin; Danielle Cohen-Lévinas, Mar 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan ha diskan&amp;quot; / Chant et déchant: Paul Louis Rossi et la critique picturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Julie Anselmini; François Bordes, Apr 2026, Caen (Abbaye d'Ardenne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitée dans le cadre du séminaire &amp;quot;L'art du texte: lirécrire en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du texte: lirécrire en recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Plana; Lucie Dumas; Anne Pellus; Carole Hurtado, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des parcours entre animation d’ateliers d’écriture, enseignement, recherche et écriture personnelle » – Dialogue avec Anne Roche, dans le cadre d’un entretien conduit par Corine Robet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer et écrire : de l'atelier d'écriture à l'atelier personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Corine Robet, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention dans le séminaire « Voix. Adresser Incorporer Performer » organisé par Céline Flécheux (Paris 8 / INHA): « Questions d’esthétique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'esthétique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Flécheux, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet numérique: un outil essentiel pour la recherche en SHS? L'exemple de Studio 21 (RIRRA21) et Transculturalia (IRIEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthicHum 2025: Interroger la boîte à outils du chercheur en SHS à l'ère des humanités numériques et de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Blanc; Christine Reynier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le (mon) poème pense-avec »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Actualités du poème : ancrages historiques et contemporains » 10ème congrès de l'INSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc-André Brouillette; Denise Brassard; Nathalie Watteyne, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poïétique, aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poïétique, aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Alix de Morant; Loig Le Bihan; Eric Villagordo; Thierry Serdane; Corinne Savy-Frayssinet; Karine Pinel; Florence Vinas-Thérond, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: protocole, dispositif, forme vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. penser et théoriser nos pratiques, II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Corine Robet, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Santiago H. Amigorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: une "écriture-monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Pauline Jankowski, Nov 2024, Montpellier, France. https://studio21.hypotheses.org/autour-de-santiago-h-amigorena-une-ecriture-monde-21-23-novembre-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures et positionnements de l'artiste-chercheuse: rencontre avec la romancière Olivia Rosenthal et la metteuse en scène Keti Irubetagoyena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postures et positionnements de l'artiste-chercheuse: rencontre avec la romancière Olivia Rosenthal et la metteuse en scène Keti Irubetagoyena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Thérond et Marie Joqueviel-Bourjea, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: écrire &amp;quot;à partir&amp;quot; de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: une écriture-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Pauline Jankowski, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berlin, au(x) lieu(x) – haut lieu de la mémoire : Paul Louis Rossi, Michèle Métail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Berlin des artistes et écrivains francophones : vivre et représenter la capitale allemande depuis la chute du Mur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Vinas-Thérond; Philippe Wellnitz, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘…une poussière lumineuse qui rejaillissait en pluie vers le ciel’’. Poïétique de la poussière, entre poésie et arts plastiques » (Louise Warren, Hélène Cixous, Jean-Marie-Gleize)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de la poussière, expériences des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Cécile Brochard, Oct 2023, Caen (Abbaye d'Ardenne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La proposition : une création entre écriture et performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Au vif de l’atelier d’écriture : penser et théoriser nos pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Jean-Marc Quaranta; Corine Robet, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de la socialité: un laboratoire pour la création contemporaine Rencontre avec le metteur en scène Camille Daloz et la comédienne Emmanuelle Bertrand (compagnie &amp;quot;Le Cri dévôt&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre de la socialité: un laboratoire pour la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Thérond et Marie-Joqueviel Bourjea, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoma&amp;quot;, &amp;quot;Le Courrier de l’Unesco&amp;quot; : « des échanges à voix multiples »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Édouard Glissant – Passage en revues de la notion de ‘‘Relation’’ : "Acoma" (1971-1973) et "Le Courrier de l’UNESCO" (1982-1988) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘… des soleils qui savent réunir’’ : Édouard Glissant, &amp;quot;Acoma&amp;quot;, &amp;quot;Le Courrier de l’Unesco&amp;quot; et les plasticiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Édouard Glissant. Passage en revues de la notion de ‘‘Relation’’ : "Acoma" (1971-1973) et "Le Courrier de l’UNESCO" (1982-1988) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Tableau de la Diaspora&amp;quot; (Édouard Glissant, &amp;quot;Le Discours antillais&amp;quot;): une carte à dé/jouer la Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édouard Glissant, la Relation mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault, Christian Une, Sam Coombes, Aug 2022, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealer de mots, en prison et ailleurs: entretien avec le romancier René Frégni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers réguliers en Maison d'Arrêt: retour sur une double expérience&amp;quot;, entretien avec le romancier Jean-Paul Michallet et le poète Stéphane Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-coïncider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temporalités en recherche-création littéraire: durée, tempo, chronologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMarie Petitjean, Mar 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crever la notion d'atelier&amp;quot; (version wébinaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier artistique comme espace de création et de dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Beaulieu et Mattia Scarpulla, 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’[...] comme luit votre sourire, écrivez, voilà.’’ Pratiques d’écriture créative à l’université : retour sur 20 ans d’expériences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire de la fiction à l’université : formes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aldo Gennaï et Patricia Richard-Principalli, May 2021, Nîmes, France. https://video.umontpellier.fr/faculte-deducation/matinee-detudes-ecrire-de-la-fiction-a- luniversite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brueghel Brueghel / Oui ! t’égaler » (Jacques Darras et la peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Darras, citoyen du monde et de la Maye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Dupouy, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« @ (pourquoi l’atelier ?) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Alix de Morant, Claire Chatelet, Karine Pinel, Karleen Groupierre, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Marie Joqueviel-Bourjea autour des ateliers d'écriture dans le cadre du salon du livre en ligne de l’Université de Bretagne sud (Master Métiers du Livre et de l’Édition de l’Université de Lorient): https://www.youtube.com/watch?v=c1fSvWupo6A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du livre Les récits de l’imaginaire, utopie et onirisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud / Master Métiers du Livre et de l'Edition (Coralie Meyer), Mar 2021, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attention à ne pas éteindre en toi le soleil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les 100 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Héron et Marie Joqueviel-Bourjea, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “... cet effort tendu vers la merveille... ” Accompagner 'Les Rougets' d’André Pieyre de Mandiargues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandiargues. Écrire entre les arts (colloque international au CCIC de Cerisy-la-Salle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Castant, Pierre Taminiaux et Iwona Tokarska-Castant, Aug 2021, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nachleben – Philippe Claudel et l’image photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Claudel: écrire et rêver les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea et Anne Strasser, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’un atelier l’autre (entre arts plastiques et littérature) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ouvrir l'atelier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d'écriture et droits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Boutique d'écriture/DU animateur d'ateliers d'écriture Comédie du Livre, Université Paul-Valéry Montpellier 3, Montpellier, 17-19 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, &amp;quot;Popa Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du CIEF "Marges et pouvoir de la francophonie", Conseil International d'Études Francophones, Ottawa, 17-23 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&&amp;quot; (Gérard Titus-Carmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard Titus-Carmel : l’épreuve &amp; la nécessité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Bédouret-Larraburu; Marie-Antoinette Bissay; Isabelle Chol; Sabine Forero Mendoza, Nov 2018, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de l'atelier chez Pierre Jean Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pierre Jean Jouve : dans l'atelier de l'écrivain (Arras)", Université d'Artois, Université catholique de Louvain, Université de Sophia-Antipolis, Arras, 21-23 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a voulu le chant dans la parole ?&amp;quot; (Yves Bonnefoy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres de Philosophie et d'Art de Cornillon "La Parole", Cornillon, 11-12 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cornillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Polo: Le devisement du monde. Une vision occidentale de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée à l'Université de Zhejiang Gongshang, Hangzhou, Avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hangzhou, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Gérard Titus-Carmel, l’épreuve et la nécessité", Université de Pau et des Pays de l’Adour, Pau, 7-9 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pau, France. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au Murmure du monde qu'il faut nous confier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Entrevues à l'IMEC, Soirée Paul Louis Rossi avec la revue Nu(e), Paris, 25 Janvier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie moderne et plus abstraite&amp;quot;: Edward Hopper/Claude Esteban, poèmes en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Edward Hopper, 50 ans après", Université de Bourgogne, avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Gaillard, Apr 2017, Dijon, France. https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferrière: &amp;quot;Ceci n'est pas un roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Sagesse et résistance dans les littératures francophones", Association européenne des études francophones, Archives &amp; Musée de la Littérature, Bruxelles, 28-29 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruxelles, Belgique. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio est l'espace par excellence de la voix haute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Velter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poésie sur les ondes. Une affaire de poètes ?", Université Paul-Valéry, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] des éclats qui captent et retiennent les regards [...]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jean-Paul Michel, la surprise de ce qui est", Centre Culturel International de Cerisy, Cerisy-La-Salle, 12-19 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France. pp.93-135, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08003-9.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer l'écoute&amp;quot; : André Velter, Poésie sur parole (1987-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poésie sur les ondes. Une affaire de poètes ?", lab. RIRRA 21, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ecrire avec... la danse, la peinture, la photographie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vitielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gaquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Former à l'animation en écriture créative à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Les 20 ans du DUAAE: 1998-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: &amp;quot;l'imminence et l'extravagance de danser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Articuler danse et poème: enjeux contemporains", Université Nice Sophia Antipolis, Nice, 12-14 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France. pp.103-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipit vita nova : questions d’éthique, questions d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et création en FraRencontres internationales "Recherche et création littéraire en France et à l’étranger Quelles perspectives de dialogue international ?", Université Cergy-Pontoise, Cergy-Pontoise, 13-14 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heureuses, mais ? Béatrice Bonhomme et Claude Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "NU(e): une revue, des voix, la poésie", Université Paul-Valéry, Maison de la Poésie, Montpellier, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Eloge de la conversation. Genèse d'un numéro (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nu(e): une revue, des voix, la poésie" une esth/éthique de la rencontre, Université Paul-Valéry, Montpellier, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Hopper, Claude Esteban : &amp;quot;passage des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LERMA "Donner à revoir, grâce à leur re-médiatisation, les tableaux d'Edward Hopper", université d'Aix-Marseille, Marseille, 13 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse : Entretien avec le romancier Yahia Belaskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Belaskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire annuel du Diplôme Universitaire d'Animateur d'Ateliers d'Ecriture "Fils de l'H(h)istoire", université Paul-Valéry, Montpellier, 19 Mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conférence de Jean-Claude Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École doctorale d'été "EthicHum. Penser l'éthique avec les humanités", Université Paul-Valéry, Montpellier, 13-16 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandiers&amp;quot;, &amp;quot;Fragments d'une béatitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "J'ai rêvé d'une genèse". Lorand Gaspar, le poème et l'archive, IMEC, Caen, 3-5 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France. pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissures, failles, fragments&amp;quot;. Philippe Claudel, &amp;quot;Quartier&amp;quot;: une poétique des &amp;quot;espace brefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Lieux, géographie et médiations: la Lorraine des écrivains dans l'espace francophone", Université de Luxembourg-Belval, Esch-sur-Alzette, 30 novembre - 1er décembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Esch-sur-Alzette, Luxembourg. pp.53-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ecrire l'H(h)istoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Mattiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vitielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire annuel du Diplôme Universitaire d'Animateur d'Ateliers d'Ecriture "Fils de l'H(h)istoire", université Paul-Valéry, Montpellier, 19 Mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, 90 ans de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comédie du Livre de Montpellier Languedoc Roussillon Livre &amp; Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Marie-Célie Agnant, &amp;quot;Le Livre d'Emma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Célie Agnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec l'écrivaine haïtiano-québécoise Marie-Célie Agnant, université Paul-Valéry, Montpellier, décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risquer (ensemble) la création: pour une esth/éthique de l'atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de philosophie et d'art "Risque &amp; Création", Cornillon, Juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cornillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : L'atelier d'écriture, une entrée dans la langue. Partage d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème séminaire annuel du DUAAE "Ateliers d'écriture et maîtrise de la langue", Université Paul-Valéry, Montpellier, 27 Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profonds pays : géo-graphies de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Périples &amp; Parages : L'oeuvre de Frédéric Jacques Temple, Cerisy-la-Salle, 14-21 août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda, à pied d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° édition de la manifestation poétique « Les plaisirs et les jours », Association Au Pied de la Lettre, Gajan, 19 mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gajan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Noël: trois lieux, trois rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois rencontres avec le poète James Noêl, Maison de la poésie Jean Joubert, Université Paul Valéry, Boutique d'écriture &amp; co, Montpellier, 13-14 décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art happens&amp;quot;. Dany Laferrière: poésie, peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poétiques de Dany Laferrière", Université Paris-Sorbonne, Paris, 16-17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie: vertiges de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Vertiges de la vitesse", ILLE (Institut de recherches en Langues et Littératures Européennes), Université de Haute-Alsace, Mulhouse, 17 Janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dhainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dhainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous ne vieillirons pas ensemble: Réda, Deguy, Roubaud, Esteban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecrire le deuil dans les littératures des XXe-XXIe siècles, Centre de recherches sur les littératures et la sociopoétique, Université Blaise Pascal, Clermont-Ferrand, 4-6 mars 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Clermont-Ferrand, France. pp.219-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrivez, voilà: littérature & ateliers d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Writing Research: Writing Research Across Borders III, Université Paris-Ouest Nanterre La Défense, février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ouvroir des mots perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Joncour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème séminaire annuel du DUAAE "Ecriture et création numérique", Université Paul-Valéry, Montpellier, mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres en dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Univers de Frédéric Jacques Temple, Université Paul-Valéry, Montpellier, 3-5 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. pp.223-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Salah Stétié et Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Stétié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec le poète Salah Stétié et le peintre Jacques Clauzel et Présentation de la revue "Souffles" consacrée à Salah Stétié, Médiathèque Centrale Emile Zola, Montpellier, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'écris comme on demande pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e congrès annuel du Conseil International d'Etudes Francophones, San Francisco, 29 juin-06 juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda : &amp;quot;Mes Europes&amp;quot; - &amp;quot;En lui tout parle sans frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international HYPNOS II. Imaginaire et/ou inconscient ? Les frontières invisibles de l'Europe (1968-2008), Institut de recherche en Langues et Littératures Européennes, Mulhouse, 17-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mulhouse, France. pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poésie qui rêve de prose&amp;quot;: Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude consacrée à Marie Etienne "organiser l'indicible", Université Paul-Valéry Montpellier 3, Montpellier, Avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France. pp.91-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne: dessinécrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marie Etienne: dessinécrire", congrès annuel du Conseil International des Etudes Francophones, Aix-en-Provence, juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme, le neutre, l'écriture (Marie Etienne et au-delà)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Poésie au féminin", Centre de Recherches sur les Littératures et la Sociopoétique, Clermont-Ferrand, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Réda écrit donc en prose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La Poésie en prose au XXe siècle", Fondation des Treilles, Tourtour, 26 septembre - 1er octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tourtour, France. pp.301-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n'est plus à voir : c'est à dire: Marie Etienne, Les Soupirants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'Institut de recherche en Langue et Littératures Européennes de l'université de Haute-Alsace, Mulhouse, 17-20 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mulhouse, France. pp.275-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne: &amp;quot;entre le nombre et la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les voi(es)x de l'Autre dans l'écriture poétique : femmes poètes XIXe -XXIe siècles", 7-9 novembre 2007, Université Blaise-Pascal, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. pp.469-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre qui est l'hôte: regards sur une collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Choses tues : le trait, la trace, l'empreinte", Université Paul-Valéry Montpellier 3, 2-4 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.99-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Affinités électives", Université du Littoral Côte d'Opale, Dunkerque, 11-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunkerque, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut, talus, Thébaïde pour une urbaine / Extase&amp;quot; (Jacques Réda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hégémonie de l'ironie? (1980-2006)" Colloque d'Aix-en-Provence (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France. https://www.fabula.org/colloques/document1012.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fleurs blêmes du gaz, les lampes de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Ombre et lumière dans la poésie belge et romande du XXe siècle", Université de Haute-Alsace, Mulhouse, 26-28 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France. pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: le devenir-roman de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Temps et roman. Evolutions de la temporalité dans le roman européen du XXe siècle", Université de Haute-Alsace, Mulhouse, 23-25 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France. pp.321-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie et peinture, le [mur]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e and 21e Colloque international des études françaises et francophones, Université de Floride, Gainesville, 31 mars-3 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gainesville, États-Unis. pp.475-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jazz Adventures in French Culture", Université de Melbourne, Seysses, France, juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Seysses, France. pp.126-138, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knl145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver séjour dans la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e et 21e Colloque des études françaises et francophones, Université de Californie, Davis, 29 mars-1er avril 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Davis, États-Unis. pp.173-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout en chantant sur le mode mineur [...] Poesie, musique ... (une) philosophie ? Paul Verlaine, Georges Perros, Jacques Reda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "20th and 21st French and Francophone Studies", Université du Connecticut, Storrs, avril 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Storrs, États-Unis. pp.82-97, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1026021031000076759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Revenant » (Réda/Valéry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Valéry, en somme", Université Paul Valéry Montpellier 3, Sète, 10-11 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sète, France. pp.357-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous ces noms, brûlés / avec elle&amp;quot;. Une lecture de la &amp;quot;Suite Tholos&amp;quot; (Martine Broda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue NU(e) / Poesibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 93, p.187-228 / https://www.poesibao.fr/wp-content/uploads/2026/04/Nue-93-Martine-Broda.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'ils appellent la littérature&amp;quot;. &amp;quot;L'Atelier noir&amp;quot;, pour une topique de l'écriture (Annie Ernaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), p.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre au lieu de subir sa vie&amp;quot; – Entretien avec Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue NU(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, p.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous établissons dans les murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les ateliers d'écriture en milieu carcéral, n°15 (3), https://lentre-deux.com/index.php?b=317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘… des soleils qui savent réunir’’ – Pour une élaboration plastique de la Relation glissantienne au sein des revues Acoma et Le Courrier de l’Unesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Tout-Monde (revue du CIEEG, Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Edouard Glissant, homme de revues: genèse de la notion de "Relation" (Franc Jeu, Les Lettres Nouvelles, Acoma &amp; Le Courrier de l'Unesco-, 4, p. 91-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Frégni: Dealer de mots, en prison et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les ateliers d'écriture en milieu carcéral, n°15 (3), https://lentre-deux.com/index.php?b=325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Icare heureux après sa chute » (Marie-Claire Bancquart)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Poésie antique/poésie contemporaine: face à face, affleurement, empreinte, sous la direction d'Anne Gourio et Claire Lechevalier (14), https://journals.openedition.org/elfe/7853. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ots⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoma, Le Courrier de l’Unesco : ‘‘des échanges à voix multiples’’. Entretien avec Sylvie Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Tout-Monde (revue du CIEEG, Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Edouard Glissant, homme de revues. Genèse de la notion de "Relation" (Franc Jeu, Les Lettres Nouvelles, Acoma et Le Courrier de l'Unesco), 4, p. 37-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des vagues, la nuit (Paul Louis Rossi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, https://www.en-attendant-nadeau.fr/2023/12/28/paul-louis-rossi-et-le-murmure-du-monde/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laude: pour un chromatisme différentiel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jean Laude poète, dossier "Jean Laude poète" sous la direction de Michel Collot &amp; Christine Dupouy (n°57-58), p.147-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi, François Dilasser: paysages intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, https://www.en-attendant-nadeau.fr/2023/12/28/paul-louis-rossi-et-le-murmure-du-monde/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme, le neutre, l'écriture (à partir de Marie Étienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Poésie au féminin / Poétique(s) des corps, 18, p. 147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devenances (Marie Étienne) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poèt(e)s, n°74, pp.165-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘'Crever la notion d’atelier’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le crachoir de flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.lecrachoirdeflaubert.ulaval.ca/2021/04/crever-la-notion-datelier/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pierres désécrites ou l’Eau des pierres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Écrit sur l'écorce, la pierre, la neige.., Textes réunis et présentés par Cécile Brochard et Anne Gourio (36), p.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet antique vertige&amp;quot; (avec Jacques Réda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensoleillée vive (ou Les Indiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108/109, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& (Gérard Titus-Carmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Romance des îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.15-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alléluia pour un homme-banian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.112-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A(nne)-M(arie) A(lbiach) : Nu(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda: retour et reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très haut amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.273-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea (dir.) et Béatrice Bonhomme (dir.). René Depestre. Le Soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour des programmes des examens et concours 2016, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda : À pied d’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Charlot, ce poète ? Chaplin et la poésie, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, la destinée du peintre et sa gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248 (Automne), pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Géorgiques de l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-38, pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Stétié, Jacques Clauzel : &amp;quot;un pacte indissoluble d'incandescence réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffles : nouveaux cahiers méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (244-245), pp.349-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la simplicité des pierres et des feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.279-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Bancquart: la joie devant la chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.275-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Claudel: &amp;quot;pétrir l'insurrection des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Claudel papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, volume VIII-X, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des choses. Jacques Réda, Lettre au physicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1059 (16-30 avril), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le juste trait », entretien avec Marie Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne (les couloirs de la langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (5), pp.593-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées en échanges : Pierre Dhainaut, Jacques Clauzel (poésie & peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Saisons et les jours. Jean Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caizergues : le suspens et le reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Votre désert touche au mien ». Lorand Gaspar, Georges Perros : correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.80-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple, Emmanuel Fillot : Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la collection &amp;quot;Recherche et Création&amp;quot; (Hermann, Paris) à la Librairie Tschann (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la soirée d'hommage consacrée au poète René Depestre organisée à la Maison de la Poésie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la poète Anna Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Fabienne Abel sur &amp;quot;l'atelier d'écriture envisagé sous le paradigme du protocole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création. Des arts numériques à l'écriture créative: les mots en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à la poésie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition d'un ordre plus harmonieux&amp;quot; (Paul Louis Rossi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.poesibao.fr/poesibao-iii-hors-serie-n-5-paul-louis-rossi/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation à la Maison de l'Amérique Latine du numéro 4 du &amp;quot;Cahier du Tout-Monde Edouard Glissant&amp;quot; (éditions de l'Institut du Tout-Monde Édouard Glissant, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie, enfin&amp;quot; (préface à Jacques Clauzel, &amp;quot;Resterait le monde&amp;quot; suivi de &amp;quot;Jouir du vent&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, "Resterait le monde" suivi de "Jouir du vent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chant(i)er ou comment apprendre la langue de chat&amp;quot; (préface au livre de poésie d'Elsa Dauphin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier (Elsa Dauphin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en milieu numérique : questions de méthode(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap aux Suds: Frédéric Jacques Temple, l'étonnant &amp;quot;arbre voyageur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au diapason », préface à l’essai d’Anne Boissière, &amp;quot;Voix du corps. Philosopher autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix du corps. Philosopher autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann, collection "Recherche&amp;Création", série "Poïétiques"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-8, 2025, 9791037043931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: une métaphore vive? Pour une esth/éthique du vif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea et Corine Robet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. Penser et théoriser nos pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-12, 2025, Recherche &amp; Création, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition: une création entre écriture et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea et Corine Robet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. Penser et théoriser nos pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.15-29, 2025, Recherche &amp; Création, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: protocole, dispositif, forme vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Chatelet; Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création. Des arts numériques à l'écriture créative: les mots en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.129-143, 2025, Recherche &amp; Création, 9791037044617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...cet effort tendu vers la merveille...&amp;quot; Accompagner &amp;quot;Les Rougets&amp;quot; d'André Pieyre de Mandiargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Castant, Pierre Taminiaux, Iwona Tokarska-Castant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Pierre de Mandiargues. Écrire entre les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.231-242, 2025, Les Colloques Cerisy, 978-2-7535-9900-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@: l'atelier, espace pour gestes et insituable lieu d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea, Claire Chatelet, Alix de Morant, Karine Pinel, Karleen Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-26, 2023, Recherche&amp;Création, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachleben&amp;quot;: Philippe Claudel et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea &amp; Anne Strasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Claudel. Écrire et rêver les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.49-70, 2023, Collection "Langue, textes, littératures", 978-2-38451-009-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brueghel Brueghel / Oui ! t’égaler » (Jacques Darras et la peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Darras, citoyen du monde et de la Maye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°78, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue NU(e)/Poezibao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-329 / https://poezibao.typepad.com/files/nue78darras_20oct.pdf, 2022, Revue NU(e), ISSN 12667692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M(o)uettes&amp;quot;, préface au livre de poésie de Marie Étienne, &amp;quot;L'Ombre portée&amp;quot; (Apic éditions, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Étienne, L'Ombre portée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apic éditions, préface p.11-19, 2022, 978-9931-468-98-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une chambre vide. Vénus Khoury Ghata/Claude Esteban: dialogue d'obscurcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue NU(e) : "Poèt(e)s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue NU(e)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Poèt(e)s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, &amp;quot;Popa Singer&amp;quot;: machine & métaphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria de Los Angeles Hernandez Gomez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Ilda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "L'Orizzonte" (156), L'Harmattan, pp.72-100, 2022, 978-2-14-026844-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention à ne pas éteindre en toi le soleil&amp;quot;: Frédéric Jacques Temple & Alain Clément. Dialogues dans et par le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domens et Méridianes, p.87-139, 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’…on descend vers l’atelier où cristallise l’écriture…’’ Lieux de l’atelier chez Pierre Jean Jouve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Cooche-Catoen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Jean Jouve : dans l’atelier de l’écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.189-234, 2021, Collection "Vertige de la langue", 979-1-0370-0843-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’[A]ller voir / ailleurs s’y j’y suis’’ : les livres de Guy Goffette aux éditions de bibliophilie contemporaine Rencontres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Goffette: éloge pour une poésie de province</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.55-96, 2021, Guy Goffette: éloge pour une cuisine de province, 979-1-0370-0878-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incipit vita nova. Recherche-création : enjeux esth/éthiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot et Marie Petitjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche-création littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.47-65, 2021, Collection "Nouvelle poétique comparatiste / New Comparative Poetics", 978-2-8076-1769-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui a voulu le chant dans la parole ? (Yves Bonnefoy) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Pollock et Arnaud Villani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminements de la pensée : l’infini, le risque, la parole, le lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.209-221, 2021, Collection "Etudes", 978-2-35412-450-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart, le rapport, la Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel. De l'ombre la lumière, photographie de peintre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A Travers, p.7-11, 2020, Jacques Clauzel. De l'ombre la lumière, photographie de peintre, 978-2-9541602-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘Une vie moderne et plus abstraite’’ : Edward Hopper/Claude Esteban : poèmes en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edward Hopper, 50 ans après. Influence et héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2401, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de Tuchè et d'Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaulet Achour Christiane; Petitjean Anne-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codicille à la querelle des Anciens et des Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.33-42, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un trait, l'inflexion qui dit le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(E)preuves d'innocence. Aphorismes en vrac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre 2018, Tandem, pp.5-15, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un violent coup de poing au plexus&amp;quot;. Dany Laferrière: poésie, peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frantz-Antoine Leconte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers romanesque de Dany Laferrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Diversité", Dialogue Nord/Sud, p.105-133, 2017, 9782924107188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ‘’devenir-tendre’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joqueviel-Bourjea Marie; Bonhomme Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Depestre, le soleil devant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.43-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guêpe & l’orchidée (poésie & peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations et inventions : mélanges offerts à Peter Schnyder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.203-231, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une mer à traverser&amp;quot;: René Depestre, étonnant voyageur de la &amp;quot;mondialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquin Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Erotisme solaire de René Depestre: Eloge du réel merveilleux féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, gravures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ripoche Paul; Joqueviel Bourjea Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel: Catalogue raisonné des estampes 1983-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du dessin et de l'estampe originale, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète y est le poète n'y est pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattiani Rose-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la poursuite d'une vérité mesurable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions unicité, pp.9-12, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du monde. Nicolas Bouvier, poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonies du proche. Les poésies d'expression française en Suisse et en Belgique, aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'Harmattan, pp.75-98, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Jacques Clauzel - Oeuvres 1980-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel - Oeuvres 1980-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Art inprogress, pp.5-9, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherche &amp; Création, Marie Joqueviel-Bourjea, 9791037044617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Robet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p, 2025, Recherche &amp; Création, Marie Joqueviel-Bourjea, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">devenir nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Blanche, 9782073001214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudel. Écrire et rêver les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea &amp; Anne Strasser. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection "Langue, textes, littératures", Monica Latham et Jean-Marie Privat, 978-2-38451-009-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karleen Groupierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea, Claire Chatelet, Alix de Morant, Karine Pinel, Karleen Groupierre. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Recherche&amp;Création, Marie Joqueviel-Bourjea, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, Cahier d’un art de vivre – Cuba (1964-1978), transcription d’un inédit de René Depestre, édition critique et préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie et Serge Bourjea. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection "Archives privées", 978-2-330-14082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NU(e): une revue, des voix, la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 290 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes: La voix des poètes-producteurs à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joqueviel-Bourjea Marie; Pardo Céline. Presses Universitaires de Rennes, 210 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et nous, entre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la revue NU(e), 2018, Poèm(e), Béatrice Bonhomme; Hervé Bosio, 12667692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudel: un art du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 176 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferrière: écrirevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 95 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bords perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A travers, s.p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, le soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 418 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Despestre, Le Soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, coll. « Vertige de la langue », 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: A pied d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. H. Champion, 465 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tandem, 93 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout au milieu, la limite. Conversation avec le peintre Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tandem, 93 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Improviste, 200 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses tues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée, 289 p., 2008, 978-2-84269-834-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda, la dépossession heureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 2-296-00621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry Cahier 3 - 1943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fata Morgana, 176 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Glissant, homme de revues : genèse de la notion de « Relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Tout-Monde (revue du CIEEG de l'Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 282 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Catoen-Cooche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Heulot-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°15 (3), https://lentre-deux.com/index.php?b=numero15, 2024, Les ateliers d'écriture en milieu carcéral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 272 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 341 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il oublier Valéry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des études valéryennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100 (numéro hors-série), 301 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans. "Attention à ne pas éteindre en toi le soleil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. Domens et Méridianes, 242 p., 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir l’intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie JOQUEVIEL-BOURJEA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire avec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycleries (Séminaire IUF / Laboratoire Héritages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMarie Petitjean, Apr 2026, Cergy (CY Cergy Paris Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spunti et &amp;quot;égards ajustés&amp;quot;: une poïétique relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poïétique, aujourd'hui (chapitre 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Alix de Morant; Loig Le Bihan; Eric Villagordo; Corinne Frayssinet-Savy; Florence Vinas-Thérond; Thierry Serdane, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème comme puissance d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexivités poétiques, poétiques du poème, philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodolphe Calin; Danielle Cohen-Lévinas, Mar 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan ha diskan&amp;quot; / Chant et déchant: Paul Louis Rossi et la critique picturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Julie Anselmini; François Bordes, Apr 2026, Caen (Abbaye d'Ardenne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invitée dans le cadre du séminaire &amp;quot;L'art du texte: lirécrire en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Art du texte: lirécrire en recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muriel Plana; Lucie Dumas; Anne Pellus; Carole Hurtado, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des parcours entre animation d’ateliers d’écriture, enseignement, recherche et écriture personnelle » – Dialogue avec Anne Roche, dans le cadre d’un entretien conduit par Corine Robet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animer et écrire : de l'atelier d'écriture à l'atelier personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Corine Robet, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention dans le séminaire « Voix. Adresser Incorporer Performer » organisé par Céline Flécheux (Paris 8 / INHA): « Questions d’esthétique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'esthétique contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Flécheux, Oct 2025, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carnet numérique: un outil essentiel pour la recherche en SHS? L'exemple de Studio 21 (RIRRA21) et Transculturalia (IRIEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthicHum 2025: Interroger la boîte à outils du chercheur en SHS à l'ère des humanités numériques et de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nathalie Blanc; Christine Reynier, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le (mon) poème pense-avec »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Actualités du poème : ancrages historiques et contemporains » 10ème congrès de l'INSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc-André Brouillette; Denise Brassard; Nathalie Watteyne, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poïétique, aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poïétique, aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Claire Chatelet; Alix de Morant; Loig Le Bihan; Eric Villagordo; Thierry Serdane; Corinne Savy-Frayssinet; Karine Pinel; Florence Vinas-Thérond, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: protocole, dispositif, forme vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. penser et théoriser nos pratiques, II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Corine Robet, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Santiago H. Amigorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: une "écriture-monde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Pauline Jankowski, Nov 2024, Montpellier, France. https://studio21.hypotheses.org/autour-de-santiago-h-amigorena-une-ecriture-monde-21-23-novembre-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures et positionnements de l'artiste-chercheuse: rencontre avec la romancière Olivia Rosenthal et la metteuse en scène Keti Irubetagoyena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postures et positionnements de l'artiste-chercheuse: rencontre avec la romancière Olivia Rosenthal et la metteuse en scène Keti Irubetagoyena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Thérond et Marie Joqueviel-Bourjea, Feb 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: écrire &amp;quot;à partir&amp;quot; de la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santiago H. Amigorena: une écriture-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Pauline Jankowski, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘…une poussière lumineuse qui rejaillissait en pluie vers le ciel’’. Poïétique de la poussière, entre poésie et arts plastiques » (Louise Warren, Hélène Cixous, Jean-Marie-Gleize)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de la poussière, expériences des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Gourio; Cécile Brochard, Oct 2023, Caen (Abbaye d'Ardenne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Berlin, au(x) lieu(x) – haut lieu de la mémoire : Paul Louis Rossi, Michèle Métail »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Berlin des artistes et écrivains francophones : vivre et représenter la capitale allemande depuis la chute du Mur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Vinas-Thérond; Philippe Wellnitz, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La proposition : une création entre écriture et performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Au vif de l’atelier d’écriture : penser et théoriser nos pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea; Jean-Marc Quaranta; Corine Robet, May 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travaux en, avec et sur la création : ajustements éthiques & bricolages méthodologiques»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Persillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Garrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jankowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, art, culture et héritage à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale d'été EthicHum, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de la socialité: un laboratoire pour la création contemporaine Rencontre avec le metteur en scène Camille Daloz et la comédienne Emmanuelle Bertrand (compagnie &amp;quot;Le Cri dévôt&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le théâtre de la socialité: un laboratoire pour la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Thérond et Marie-Joqueviel Bourjea, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoma&amp;quot;, &amp;quot;Le Courrier de l’Unesco&amp;quot; : « des échanges à voix multiples »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Édouard Glissant – Passage en revues de la notion de ‘‘Relation’’ : "Acoma" (1971-1973) et "Le Courrier de l’UNESCO" (1982-1988) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘… des soleils qui savent réunir’’ : Édouard Glissant, &amp;quot;Acoma&amp;quot;, &amp;quot;Le Courrier de l’Unesco&amp;quot; et les plasticiens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Édouard Glissant. Passage en revues de la notion de ‘‘Relation’’ : "Acoma" (1971-1973) et "Le Courrier de l’UNESCO" (1982-1988) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Tableau de la Diaspora&amp;quot; (Édouard Glissant, &amp;quot;Le Discours antillais&amp;quot;): une carte à dé/jouer la Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édouard Glissant, la Relation mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tiphaine Samoyault, Christian Une, Sam Coombes, Aug 2022, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealer de mots, en prison et ailleurs: entretien avec le romancier René Frégni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ateliers réguliers en Maison d'Arrêt: retour sur une double expérience&amp;quot;, entretien avec le romancier Jean-Paul Michallet et le poète Stéphane Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé-coïncider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temporalités en recherche-création littéraire: durée, tempo, chronologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMarie Petitjean, Mar 2022, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crever la notion d'atelier&amp;quot; (version wébinaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier artistique comme espace de création et de dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Beaulieu et Mattia Scarpulla, 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’[...] comme luit votre sourire, écrivez, voilà.’’ Pratiques d’écriture créative à l’université : retour sur 20 ans d’expériences »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire de la fiction à l’université : formes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aldo Gennaï et Patricia Richard-Principalli, May 2021, Nîmes, France. https://video.umontpellier.fr/faculte-deducation/matinee-detudes-ecrire-de-la-fiction-a- luniversite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brueghel Brueghel / Oui ! t’égaler » (Jacques Darras et la peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Darras, citoyen du monde et de la Maye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Dupouy, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« @ (pourquoi l’atelier ?) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Alix de Morant, Claire Chatelet, Karine Pinel, Karleen Groupierre, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Attention à ne pas éteindre en toi le soleil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les 100 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Héron et Marie Joqueviel-Bourjea, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Marie Joqueviel-Bourjea autour des ateliers d'écriture dans le cadre du salon du livre en ligne de l’Université de Bretagne sud (Master Métiers du Livre et de l’Édition de l’Université de Lorient): https://www.youtube.com/watch?v=c1fSvWupo6A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du livre Les récits de l’imaginaire, utopie et onirisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud / Master Métiers du Livre et de l'Edition (Coralie Meyer), Mar 2021, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “... cet effort tendu vers la merveille... ” Accompagner 'Les Rougets' d’André Pieyre de Mandiargues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandiargues. Écrire entre les arts (colloque international au CCIC de Cerisy-la-Salle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Castant, Pierre Taminiaux et Iwona Tokarska-Castant, Aug 2021, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nachleben – Philippe Claudel et l’image photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Claudel: écrire et rêver les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea et Anne Strasser, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’un atelier l’autre (entre arts plastiques et littérature) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ouvrir l'atelier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Joqueviel-Bourjea, Dec 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, &amp;quot;Popa Singer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du CIEF "Marges et pouvoir de la francophonie", Conseil International d'Études Francophones, Ottawa, 17-23 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d'écriture et droits culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres professionnelles Boutique d'écriture/DU animateur d'ateliers d'écriture Comédie du Livre, Université Paul-Valéry Montpellier 3, Montpellier, 17-19 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux de l'atelier chez Pierre Jean Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pierre Jean Jouve : dans l'atelier de l'écrivain (Arras)", Université d'Artois, Université catholique de Louvain, Université de Sophia-Antipolis, Arras, 21-23 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&&amp;quot; (Gérard Titus-Carmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérard Titus-Carmel : l’épreuve &amp; la nécessité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Bédouret-Larraburu; Marie-Antoinette Bissay; Isabelle Chol; Sabine Forero Mendoza, Nov 2018, Pau (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Gérard Titus-Carmel, l’épreuve et la nécessité", Université de Pau et des Pays de l’Adour, Pau, 7-9 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pau, France. pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a voulu le chant dans la parole ?&amp;quot; (Yves Bonnefoy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Rencontres de Philosophie et d'Art de Cornillon "La Parole", Cornillon, 11-12 juillet 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cornillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Polo: Le devisement du monde. Une vision occidentale de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence organisée à l'Université de Zhejiang Gongshang, Hangzhou, Avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hangzhou, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au Murmure du monde qu'il faut nous confier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Entrevues à l'IMEC, Soirée Paul Louis Rossi avec la revue Nu(e), Paris, 25 Janvier 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vie moderne et plus abstraite&amp;quot;: Edward Hopper/Claude Esteban, poèmes en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Edward Hopper, 50 ans après", Université de Bourgogne, avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Gaillard, Apr 2017, Dijon, France. https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferrière: &amp;quot;Ceci n'est pas un roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Sagesse et résistance dans les littératures francophones", Association européenne des études francophones, Archives &amp; Musée de la Littérature, Bruxelles, 28-29 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruxelles, Belgique. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[...] des éclats qui captent et retiennent les regards [...]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jean-Paul Michel, la surprise de ce qui est", Centre Culturel International de Cerisy, Cerisy-La-Salle, 12-19 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cerisy-la-Salle, France. pp.93-135, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08003-9.p.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer l'écoute&amp;quot; : André Velter, Poésie sur parole (1987-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poésie sur les ondes. Une affaire de poètes ?", lab. RIRRA 21, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio est l'espace par excellence de la voix haute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Velter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poésie sur les ondes. Une affaire de poètes ?", Université Paul-Valéry, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ecrire avec... la danse, la peinture, la photographie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vitielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gaquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Former à l'animation en écriture créative à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Les 20 ans du DUAAE: 1998-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mézenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire annuel "Ateliers d'écriture: un état des lieux", "20 ans du Diplôme Universitaire Animateur d'Ateliers d'Ecriture", université Paul-Valéry, Montpellier, 25-26 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: &amp;quot;l'imminence et l'extravagance de danser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Articuler danse et poème: enjeux contemporains", Université Nice Sophia Antipolis, Nice, 12-14 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France. pp.103-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incipit vita nova : questions d’éthique, questions d’esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et création en FraRencontres internationales "Recherche et création littéraire en France et à l’étranger Quelles perspectives de dialogue international ?", Université Cergy-Pontoise, Cergy-Pontoise, 13-14 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Eloge de la conversation. Genèse d'un numéro (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Nu(e): une revue, des voix, la poésie" une esth/éthique de la rencontre, Université Paul-Valéry, Montpellier, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heureuses, mais ? Béatrice Bonhomme et Claude Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "NU(e): une revue, des voix, la poésie", Université Paul-Valéry, Maison de la Poésie, Montpellier, 19-21 octobre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse : Entretien avec le romancier Yahia Belaskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Belaskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire annuel du Diplôme Universitaire d'Animateur d'Ateliers d'Ecriture "Fils de l'H(h)istoire", université Paul-Valéry, Montpellier, 19 Mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Hopper, Claude Esteban : &amp;quot;passage des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LERMA "Donner à revoir, grâce à leur re-médiatisation, les tableaux d'Edward Hopper", université d'Aix-Marseille, Marseille, 13 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la conférence de Jean-Claude Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École doctorale d'été "EthicHum. Penser l'éthique avec les humanités", Université Paul-Valéry, Montpellier, 13-16 septembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandiers&amp;quot;, &amp;quot;Fragments d'une béatitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "J'ai rêvé d'une genèse". Lorand Gaspar, le poème et l'archive, IMEC, Caen, 3-5 juin 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France. pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Ecrire l'H(h)istoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Mattiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vitielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire annuel du Diplôme Universitaire d'Animateur d'Ateliers d'Ecriture "Fils de l'H(h)istoire", université Paul-Valéry, Montpellier, 19 Mai 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissures, failles, fragments&amp;quot;. Philippe Claudel, &amp;quot;Quartier&amp;quot;: une poétique des &amp;quot;espace brefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Lieux, géographie et médiations: la Lorraine des écrivains dans l'espace francophone", Université de Luxembourg-Belval, Esch-sur-Alzette, 30 novembre - 1er décembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Esch-sur-Alzette, Luxembourg. pp.53-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, 90 ans de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comédie du Livre de Montpellier Languedoc Roussillon Livre &amp; Lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : Marie-Célie Agnant, &amp;quot;Le Livre d'Emma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Célie Agnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec l'écrivaine haïtiano-québécoise Marie-Célie Agnant, université Paul-Valéry, Montpellier, décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risquer (ensemble) la création: pour une esth/éthique de l'atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres de philosophie et d'art "Risque &amp; Création", Cornillon, Juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cornillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : L'atelier d'écriture, une entrée dans la langue. Partage d'expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème séminaire annuel du DUAAE "Ateliers d'écriture et maîtrise de la langue", Université Paul-Valéry, Montpellier, 27 Mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profonds pays : géo-graphies de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Périples &amp; Parages : L'oeuvre de Frédéric Jacques Temple, Cerisy-la-Salle, 14-21 août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda, à pied d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° édition de la manifestation poétique « Les plaisirs et les jours », Association Au Pied de la Lettre, Gajan, 19 mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Gajan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Noël: trois lieux, trois rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois rencontres avec le poète James Noêl, Maison de la poésie Jean Joubert, Université Paul Valéry, Boutique d'écriture &amp; co, Montpellier, 13-14 décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art happens&amp;quot;. Dany Laferrière: poésie, peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Poétiques de Dany Laferrière", Université Paris-Sorbonne, Paris, 16-17 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie: vertiges de la danse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Reda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Vertiges de la vitesse", ILLE (Institut de recherches en Langues et Littératures Européennes), Université de Haute-Alsace, Mulhouse, 17 Janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dhainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dhainaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des poètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous ne vieillirons pas ensemble: Réda, Deguy, Roubaud, Esteban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecrire le deuil dans les littératures des XXe-XXIe siècles, Centre de recherches sur les littératures et la sociopoétique, Université Blaise Pascal, Clermont-Ferrand, 4-6 mars 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Clermont-Ferrand, France. pp.219-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrivez, voilà: littérature & ateliers d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Writing Research: Writing Research Across Borders III, Université Paris-Ouest Nanterre La Défense, février 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ouvroir des mots perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Joncour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème séminaire annuel du DUAAE "Ecriture et création numérique", Université Paul-Valéry, Montpellier, mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Salah Stétié et Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Stétié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre avec le poète Salah Stétié et le peintre Jacques Clauzel et Présentation de la revue "Souffles" consacrée à Salah Stétié, Médiathèque Centrale Emile Zola, Montpellier, octobre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres en dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Univers de Frédéric Jacques Temple, Université Paul-Valéry, Montpellier, 3-5 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. pp.223-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda : &amp;quot;Mes Europes&amp;quot; - &amp;quot;En lui tout parle sans frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international HYPNOS II. Imaginaire et/ou inconscient ? Les frontières invisibles de l'Europe (1968-2008), Institut de recherche en Langues et Littératures Européennes, Mulhouse, 17-20 novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mulhouse, France. pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'écris comme on demande pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e congrès annuel du Conseil International d'Etudes Francophones, San Francisco, 29 juin-06 juillet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poésie qui rêve de prose&amp;quot;: Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude consacrée à Marie Etienne "organiser l'indicible", Université Paul-Valéry Montpellier 3, Montpellier, Avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France. pp.91-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne: dessinécrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Marie Etienne: dessinécrire", congrès annuel du Conseil International des Etudes Francophones, Aix-en-Provence, juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme, le neutre, l'écriture (Marie Etienne et au-delà)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Poésie au féminin", Centre de Recherches sur les Littératures et la Sociopoétique, Clermont-Ferrand, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsieur Réda écrit donc en prose...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La Poésie en prose au XXe siècle", Fondation des Treilles, Tourtour, 26 septembre - 1er octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tourtour, France. pp.301-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n'est plus à voir : c'est à dire: Marie Etienne, Les Soupirants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'Institut de recherche en Langue et Littératures Européennes de l'université de Haute-Alsace, Mulhouse, 17-20 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mulhouse, France. pp.275-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne: &amp;quot;entre le nombre et la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les voi(es)x de l'Autre dans l'écriture poétique : femmes poètes XIXe -XXIe siècles", 7-9 novembre 2007, Université Blaise-Pascal, Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. pp.469-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autre qui est l'hôte: regards sur une collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Choses tues : le trait, la trace, l'empreinte", Université Paul-Valéry Montpellier 3, 2-4 décembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.99-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Affinités électives", Université du Littoral Côte d'Opale, Dunkerque, 11-12 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dunkerque, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salut, talus, Thébaïde pour une urbaine / Extase&amp;quot; (Jacques Réda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hégémonie de l'ironie? (1980-2006)" Colloque d'Aix-en-Provence (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aix-en-Provence, France. https://www.fabula.org/colloques/document1012.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fleurs blêmes du gaz, les lampes de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Ombre et lumière dans la poésie belge et romande du XXe siècle", Université de Haute-Alsace, Mulhouse, 26-28 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France. pp.87-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: le devenir-roman de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "Temps et roman. Evolutions de la temporalité dans le roman européen du XXe siècle", Université de Haute-Alsace, Mulhouse, 23-25 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mulhouse, France. pp.321-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poésie et peinture, le [mur]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e and 21e Colloque international des études françaises et francophones, Université de Floride, Gainesville, 31 mars-3 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gainesville, États-Unis. pp.475-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jazz et poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Jazz Adventures in French Culture", Université de Melbourne, Seysses, France, juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Seysses, France. pp.126-138, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knl145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver séjour dans la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e et 21e Colloque des études françaises et francophones, Université de Californie, Davis, 29 mars-1er avril 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Davis, États-Unis. pp.173-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout en chantant sur le mode mineur [...] Poesie, musique ... (une) philosophie ? Paul Verlaine, Georges Perros, Jacques Reda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "20th and 21st French and Francophone Studies", Université du Connecticut, Storrs, avril 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Storrs, États-Unis. pp.82-97, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1026021031000076759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Revenant » (Réda/Valéry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Valéry, en somme", Université Paul Valéry Montpellier 3, Sète, 10-11 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sète, France. pp.357-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la collection &amp;quot;Recherche et Création&amp;quot; (Hermann, Paris) à la Librairie Tschann (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la soirée d'hommage consacrée au poète René Depestre organisée à la Maison de la Poésie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec la poète Anna Milani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Fabienne Abel sur &amp;quot;l'atelier d'écriture envisagé sous le paradigme du protocole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création. Des arts numériques à l'écriture créative: les mots en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à la poésie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition d'un ordre plus harmonieux&amp;quot; (Paul Louis Rossi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://www.poesibao.fr/poesibao-iii-hors-serie-n-5-paul-louis-rossi/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation à la Maison de l'Amérique Latine du numéro 4 du &amp;quot;Cahier du Tout-Monde Edouard Glissant&amp;quot; (éditions de l'Institut du Tout-Monde Édouard Glissant, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie, enfin&amp;quot; (préface à Jacques Clauzel, &amp;quot;Resterait le monde&amp;quot; suivi de &amp;quot;Jouir du vent&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, "Resterait le monde" suivi de "Jouir du vent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chant(i)er ou comment apprendre la langue de chat&amp;quot; (préface au livre de poésie d'Elsa Dauphin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier (Elsa Dauphin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-création en milieu numérique : questions de méthode(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap aux Suds: Frédéric Jacques Temple, l'étonnant &amp;quot;arbre voyageur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous ces noms, brûlés / avec elle&amp;quot;. Une lecture de la &amp;quot;Suite Tholos&amp;quot; (Martine Broda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue NU(e) / Poesibao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 93, p.187-228 / https://www.poesibao.fr/wp-content/uploads/2026/04/Nue-93-Martine-Broda.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu'ils appellent la littérature&amp;quot;. &amp;quot;L'Atelier noir&amp;quot;, pour une topique de l'écriture (Annie Ernaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), p.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre au lieu de subir sa vie&amp;quot; – Entretien avec Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue NU(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87, p.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous établissons dans les murs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les ateliers d'écriture en milieu carcéral, n°15 (3), https://lentre-deux.com/index.php?b=317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Frégni: Dealer de mots, en prison et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Les ateliers d'écriture en milieu carcéral, n°15 (3), https://lentre-deux.com/index.php?b=325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘‘… des soleils qui savent réunir’’ – Pour une élaboration plastique de la Relation glissantienne au sein des revues Acoma et Le Courrier de l’Unesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Tout-Monde (revue du CIEEG, Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Edouard Glissant, homme de revues: genèse de la notion de "Relation" (Franc Jeu, Les Lettres Nouvelles, Acoma &amp; Le Courrier de l'Unesco-, 4, p. 91-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Icare heureux après sa chute » (Marie-Claire Bancquart)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Poésie antique/poésie contemporaine: face à face, affleurement, empreinte, sous la direction d'Anne Gourio et Claire Lechevalier (14), https://journals.openedition.org/elfe/7853. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ots⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoma, Le Courrier de l’Unesco : ‘‘des échanges à voix multiples’’. Entretien avec Sylvie Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Tout-Monde (revue du CIEEG, Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Edouard Glissant, homme de revues. Genèse de la notion de "Relation" (Franc Jeu, Les Lettres Nouvelles, Acoma et Le Courrier de l'Unesco), 4, p. 37-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, https://percees.uqam.ca/fr/article/latelier-en-actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des vagues, la nuit (Paul Louis Rossi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, https://www.en-attendant-nadeau.fr/2023/12/28/paul-louis-rossi-et-le-murmure-du-monde/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laude: pour un chromatisme différentiel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Jean Laude poète, dossier "Jean Laude poète" sous la direction de Michel Collot &amp; Christine Dupouy (n°57-58), p.147-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi, François Dilasser: paysages intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En attendant Nadeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, https://www.en-attendant-nadeau.fr/2023/12/28/paul-louis-rossi-et-le-murmure-du-monde/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La femme, le neutre, l'écriture (à partir de Marie Étienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances. Revue bilingue français-anglais et pluridisciplinaire sur les femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Poésie au féminin / Poétique(s) des corps, 18, p. 147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre [en ligne] avec Pierre- Damien Huyghe (autour de son ouvrage &amp;quot;Contre-temps. De la recherche et de ses enjeux : arts, architecture, design&amp;quot;, paru aux éditions B42 en 2017), en dialogue avec Alix de Morant (UPV, RIRRA 21) dans le cadre des séminaires d’actualité du RIRRA 21 : https://studio21.hypotheses.org/315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devenances (Marie Étienne) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Poèt(e)s, n°74, pp.165-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘'Crever la notion d’atelier’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le crachoir de flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://www.lecrachoirdeflaubert.ulaval.ca/2021/04/crever-la-notion-datelier/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pierres désécrites ou l’Eau des pierres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elseneur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Écrit sur l'écorce, la pierre, la neige.., Textes réunis et présentés par Cécile Brochard et Anne Gourio (36), p.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cet antique vertige&amp;quot; (avec Jacques Réda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensoleillée vive (ou Les Indiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coup de soleil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108/109, pp.58-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& (Gérard Titus-Carmel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alléluia pour un homme-banian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècle 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.112-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A(nne)-M(arie) A(lbiach) : Nu(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Romance des îles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.15-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réda: retour et reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Très haut amour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.273-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea (dir.) et Béatrice Bonhomme (dir.). René Depestre. Le Soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Autour des programmes des examens et concours 2016, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda : À pied d’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Charlot, ce poète ? Chaplin et la poésie, 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, la destinée du peintre et sa gravure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 248 (Automne), pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Géorgiques de l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di letteratura francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37-38, pp.33-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Stétié, Jacques Clauzel : &amp;quot;un pacte indissoluble d'incandescence réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffles : nouveaux cahiers méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (244-245), pp.349-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la simplicité des pierres et des feuilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100, pp.279-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Bancquart: la joie devant la chose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.275-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Claudel: &amp;quot;pétrir l'insurrection des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Claudel papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, volume VIII-X, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des choses. Jacques Réda, Lettre au physicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Quinzaine littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1059 (16-30 avril), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le juste trait », entretien avec Marie Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne (les couloirs de la langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (5), pp.593-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées en échanges : Pierre Dhainaut, Jacques Clauzel (poésie & peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45, pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Saisons et les jours. Jean Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caizergues : le suspens et le reste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Votre désert touche au mien ». Lorand Gaspar, Georges Perros : correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.80-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple, Emmanuel Fillot : Migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: une métaphore vive? Pour une esth/éthique du vif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea et Corine Robet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. Penser et théoriser nos pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-12, 2025, Recherche &amp; Création, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proposition: une création entre écriture et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea et Corine Robet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture. Penser et théoriser nos pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.15-29, 2025, Recherche &amp; Création, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut bien que quelqu'un veille&amp;quot;, préface au livre de Sandy Sun/Catherine Dagois, &amp;quot;Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix de Morant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sandy Sun/Catherine Dagois, "Écrire en corps. Trapèze, existence-ciel. Cirque documentaire à voix haute et autres textes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.9-23, 2025, coll. "Recherche&amp;Création" / série "Poïétiques", 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au diapason », préface à l’essai d’Anne Boissière, &amp;quot;Voix du corps. Philosopher autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix du corps. Philosopher autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann, collection "Recherche&amp;Création", série "Poïétiques"</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-8, 2025, 9791037043931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier d'écriture: protocole, dispositif, forme vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Chatelet; Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création. Des arts numériques à l'écriture créative: les mots en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.129-143, 2025, Recherche &amp; Création, 9791037044617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...cet effort tendu vers la merveille...&amp;quot; Accompagner &amp;quot;Les Rougets&amp;quot; d'André Pieyre de Mandiargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Castant, Pierre Taminiaux, Iwona Tokarska-Castant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Pierre de Mandiargues. Écrire entre les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.231-242, 2025, Les Colloques Cerisy, 978-2-7535-9900-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@: l'atelier, espace pour gestes et insituable lieu d'adresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea, Claire Chatelet, Alix de Morant, Karine Pinel, Karleen Groupierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.5-26, 2023, Recherche&amp;Création, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachleben&amp;quot;: Philippe Claudel et l'image photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea &amp; Anne Strasser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe Claudel. Écrire et rêver les images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.49-70, 2023, Collection "Langue, textes, littératures", 978-2-38451-009-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Brueghel Brueghel / Oui ! t’égaler » (Jacques Darras et la peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Darras, citoyen du monde et de la Maye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°78, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue NU(e)/Poezibao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.301-329 / https://poezibao.typepad.com/files/nue78darras_20oct.pdf, 2022, Revue NU(e), ISSN 12667692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M(o)uettes&amp;quot;, préface au livre de poésie de Marie Étienne, &amp;quot;L'Ombre portée&amp;quot; (Apic éditions, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marie Étienne, L'Ombre portée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apic éditions, préface p.11-19, 2022, 978-9931-468-98-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort est une chambre vide. Vénus Khoury Ghata/Claude Esteban: dialogue d'obscurcis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Gourio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue NU(e) : "Poèt(e)s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 75, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">revue NU(e)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Poèt(e)s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, &amp;quot;Popa Singer&amp;quot;: machine & métaphore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria de Los Angeles Hernandez Gomez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Ilda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "L'Orizzonte" (156), L'Harmattan, pp.72-100, 2022, 978-2-14-026844-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention à ne pas éteindre en toi le soleil&amp;quot;: Frédéric Jacques Temple & Alain Clément. Dialogues dans et par le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domens et Méridianes, p.87-139, 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’[A]ller voir / ailleurs s’y j’y suis’’ : les livres de Guy Goffette aux éditions de bibliophilie contemporaine Rencontres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Dupouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guy Goffette: éloge pour une poésie de province</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.55-96, 2021, Guy Goffette: éloge pour une cuisine de province, 979-1-0370-0878-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘’…on descend vers l’atelier où cristallise l’écriture…’’ Lieux de l’atelier chez Pierre Jean Jouve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorothée Cooche-Catoen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Jean Jouve : dans l’atelier de l’écrivain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.189-234, 2021, Collection "Vertige de la langue", 979-1-0370-0843-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Incipit vita nova. Recherche-création : enjeux esth/éthiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Houdart-Merot et Marie Petitjean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche-création littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.47-65, 2021, Collection "Nouvelle poétique comparatiste / New Comparative Poetics", 978-2-8076-1769-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui a voulu le chant dans la parole ? (Yves Bonnefoy) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Pollock et Arnaud Villani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminements de la pensée : l’infini, le risque, la parole, le lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.209-221, 2021, Collection "Etudes", 978-2-35412-450-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart, le rapport, la Poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel. De l'ombre la lumière, photographie de peintre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A Travers, p.7-11, 2020, Jacques Clauzel. De l'ombre la lumière, photographie de peintre, 978-2-9541602-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘‘Une vie moderne et plus abstraite’’ : Edward Hopper/Claude Esteban : poèmes en prose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Gaillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edward Hopper, 50 ans après. Influence et héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), https://preo.u-bourgogne.fr/textesetcontextes/index.php?id=2401, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au risque de Tuchè et d'Eros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaulet Achour Christiane; Petitjean Anne-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codicille à la querelle des Anciens et des Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.33-42, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un trait, l'inflexion qui dit le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Clauzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(E)preuves d'innocence. Aphorismes en vrac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, septembre 2018, Tandem, pp.5-15, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un violent coup de poing au plexus&amp;quot;. Dany Laferrière: poésie, peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frantz-Antoine Leconte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Univers romanesque de Dany Laferrière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Diversité", Dialogue Nord/Sud, p.105-133, 2017, 9782924107188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ‘’devenir-tendre’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joqueviel-Bourjea Marie; Bonhomme Béatrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Depestre, le soleil devant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.43-74, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guêpe & l’orchidée (poésie & peinture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tania Collani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations et inventions : mélanges offerts à Peter Schnyder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.203-231, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel, gravures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ripoche Paul; Joqueviel Bourjea Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel: Catalogue raisonné des estampes 1983-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du dessin et de l'estampe originale, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une mer à traverser&amp;quot;: René Depestre, étonnant voyageur de la &amp;quot;mondialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquin Michèle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Erotisme solaire de René Depestre: Eloge du réel merveilleux féminin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-95, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète y est le poète n'y est pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattiani Rose-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la poursuite d'une vérité mesurable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions unicité, pp.9-12, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages du monde. Nicolas Bouvier, poèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francophonies du proche. Les poésies d'expression française en Suisse et en Belgique, aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, L'Harmattan, pp.75-98, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Jacques Clauzel - Oeuvres 1980-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel - Oeuvres 1980-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Art inprogress, pp.5-9, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Recherche &amp; Création, Marie Joqueviel-Bourjea, 9791037044617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au vif de l'atelier d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Robet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 178 p, 2025, Recherche &amp; Création, Marie Joqueviel-Bourjea, 9791037045362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dagois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, Collection Recherche &amp;Creation, Marie Bourjea, 9791037044495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">devenir nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Blanche, 9782073001214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudel. Écrire et rêver les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Strasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea &amp; Anne Strasser. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Collection "Langue, textes, littératures", Monica Latham et Jean-Marie Privat, 978-2-38451-009-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier en acte(s): espace de création, création d'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karleen Groupierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Joqueviel-Bourjea, Claire Chatelet, Alix de Morant, Karine Pinel, Karleen Groupierre. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Recherche&amp;Création, Marie Joqueviel-Bourjea, 9791037031112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, Cahier d’un art de vivre – Cuba (1964-1978), transcription d’un inédit de René Depestre, édition critique et préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie et Serge Bourjea. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collection "Archives privées", 978-2-330-14082-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NU(e): une revue, des voix, la poésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 290 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes: La voix des poètes-producteurs à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joqueviel-Bourjea Marie; Pardo Céline. Presses Universitaires de Rennes, 210 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et nous, entre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions de la revue NU(e), 2018, Poèm(e), Béatrice Bonhomme; Hervé Bosio, 12667692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudel: un art du silence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Cauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 176 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Laferrière: écrirevoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 95 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bords perdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A travers, s.p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Depestre, le soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 418 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Despestre, Le Soleil devant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, coll. « Vertige de la langue », 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda: A pied d'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">s.e. H. Champion, 465 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation avec Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tandem, 93 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout au milieu, la limite. Conversation avec le peintre Jacques Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tandem, 93 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Improviste, 200 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses tues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée, 289 p., 2008, 978-2-84269-834-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Réda, la dépossession heureuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 2-296-00621-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valéry Cahier 3 - 1943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fata Morgana, 176 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Glissant, homme de revues : genèse de la notion de « Relation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Tout-Monde (revue du CIEEG de l'Institut du Tout-Monde, Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 282 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d'écriture en milieu carcéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Catoen-Cooche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Heulot-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°15 (3), https://lentre-deux.com/index.php?b=numero15, 2024, Les ateliers d'écriture en milieu carcéral</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix de Morant Wallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, https://percees.uqam.ca/fr/dernier-numero, 2023, L'atelier: espace de création, création d'espace(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, 272 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 341 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il oublier Valéry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des études valéryennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100 (numéro hors-série), 301 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans. "Attention à ne pas éteindre en toi le soleil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. Domens et Méridianes, 242 p., 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueillir l’intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05332021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinas-Therond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04597140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04800362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04800341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073717v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourjea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Velter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08003-9.p.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumortier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vitielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gaquerel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Colson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zenc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Michallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tharel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Belaskri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Mattiani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James No&#235;l" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;lie Agnant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dhainaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Joncour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069498v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah St&#233;ti&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clauzel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knl145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XRTLR3N3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1026021031000076759" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05579259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05359301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754700v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04786688v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ots" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996055v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505205v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067919v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067521v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067390v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067391v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062582v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062585v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062584v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062583v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171423v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05488819v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05488831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041334v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05359309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138041v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05458061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04775390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04774293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996036v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138006v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/collection/Recherche%26Cr&#233;ation" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/au-vif-de-l-atelier-d-ecriture-marie-joqueviel-bourjea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/protocoles-en-recherche-creation-claire-chatelet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05267831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220418v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03995851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03916982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poezibao.typepad.com/files/nue78darras_20oct.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03689002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03634556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poezibao.typepad.com/files/nue7527mars.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008435" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008787" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.univ-perp.fr/produit/cheminement-de-la-pensee-infini-risque-parole-lieu/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058217v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057001v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185830v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402172v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Robet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/searchinternet/advanced?all_title=Marie+Joqueviel&amp;amp;SearchAction=1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03995824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strasser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505230v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature/cahier-dun-art-de-vivre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485352v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cauville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050441v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318599v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054507v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172465v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869326v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054946v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168572v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794180v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078402v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05332021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinas-Therond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04597140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04800362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04800341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Persillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Garrison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jankowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505468v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073716v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourjea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rosset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070169v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08003-9.p.0093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Velter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075282v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumortier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vitielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gaquerel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quaranta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petitjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Colson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette M&#233;zenc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Michallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tharel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Belaskri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069661v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075289v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Mattiani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Depestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James No&#235;l" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;lie Agnant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075294v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075295v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dhainaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071492v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Joncour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah St&#233;ti&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clauzel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070002v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knl145" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XRTLR3N3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182552v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1026021031000076759" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05488819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05488831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05041334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271327v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05138690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05359309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05458061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04775390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04774293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04465438v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996036v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05579259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05359301v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04985683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754720v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869383v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04786688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ots" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant Wallon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04435879v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03680371v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505205v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04436799v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067936v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067921v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064252v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062584v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062583v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171423v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063080v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175576v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172466v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/au-vif-de-l-atelier-d-ecriture-marie-joqueviel-bourjea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402177v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05231823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Morant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecrire-en-corps-sandy-sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138006v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/collection/Recherche%26Cr&#233;ation" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/protocoles-en-recherche-creation-claire-chatelet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05267831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220418v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03995851v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lorraine.fr/recherche-et-innovation/edul-editions-de-luniversite-de-lorraine/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03916982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poezibao.typepad.com/files/nue78darras_20oct.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03689002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03634556v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poezibao.typepad.com/files/nue7527mars.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03768776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008787" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008435" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505134v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114392" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.univ-perp.fr/produit/cheminement-de-la-pensee-infini-risque-parole-lieu/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505222v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057848v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058217v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03769596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057172v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185830v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05271323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chatelet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05402172v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Robet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goudard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dagois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/searchinternet/advanced?all_title=Marie+Joqueviel&amp;amp;SearchAction=1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03995824v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strasser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04220407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karleen Groupierre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03505230v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/litterature/cahier-dun-art-de-vivre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077493v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051252v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04485352v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050442v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cauville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050441v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318599v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054507v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172465v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174008v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178442v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04869326v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04754690v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Catoen-Cooche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04116517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054946v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168572v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794180v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078402v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>