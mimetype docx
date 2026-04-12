--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1199,865 +1199,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t>
+                <w:t xml:space="preserve">Evidence of a minority monoclinic LaNiO 2.5 phase in lanthanum nickelate thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungría</w:t>
+                <w:t xml:space="preserve">L. López-Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lippmaa</w:t>
+                <w:t xml:space="preserve">M. Rebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pesquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (13), pp.9137 - 9142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp00902j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706550v1</w:t>
+                <w:t xml:space="preserve">hal-01828626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a minority monoclinic LaNiO 2.5 phase in lanthanum nickelate thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dix</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sanchez</w:t>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp00902j⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828626v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t>
+                <w:t xml:space="preserve">M. Lippmaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706738v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and optical properties of FePt:BaTiO3 nanocomposite films</w:t>
+                <w:t xml:space="preserve">Misfit Dislocation Guided Topographic and Conduction Patterning in Complex Oxide Epitaxial Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">Felip Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.Z. Cai</w:t>
+                <w:t xml:space="preserve">Núria Bagués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Yang</w:t>
+                <w:t xml:space="preserve">José Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhao</w:t>
+                <w:t xml:space="preserve">Markos Paradinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/3/8/086404⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (14), pp.1600106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766005v1</w:t>
+                <w:t xml:space="preserve">hal-01828634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and optical properties of FePt:BaTiO3 nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">T.T. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Castiella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">C.Z. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/3/8/086404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426616v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misfit Dislocation Guided Topographic and Conduction Patterning in Complex Oxide Epitaxial Thin Films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markos Paradinas</w:t>
+                <w:t xml:space="preserve">Miao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Pomar</w:t>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Castiella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828634v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced conduction and ferromagnetic order at (100)-type twin walls in L a 0.7 S r 0.3 Mn O 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Balcells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markos Paradinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Baguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,64 +2544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of magnetic FeRh epitaxial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Castiella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,758 +3618,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
+                <w:t xml:space="preserve">Development of Bi-Metallic Fe—Bi Nanocomposites: Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benoit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">J. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Casanove</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.8640 - 8646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834930v1</w:t>
+                <w:t xml:space="preserve">hal-01851623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Bi-Metallic Fe—Bi Nanocomposites: Synthesis and Characterization</w:t>
+                <w:t xml:space="preserve">Interface structure governed by plastic and structural dissimilarity in perovskite La 0.7 Sr 0.3 MnO 3 nanodots on rock-salt MgO substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mattei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Amiens</w:t>
+                <w:t xml:space="preserve">J. Zabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6475⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (8), pp.083104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3687692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851623v1</w:t>
+                <w:t xml:space="preserve">hal-01851627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface structure governed by plastic and structural dissimilarity in perovskite La 0.7 Sr 0.3 MnO 3 nanodots on rock-salt MgO substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Abellan</w:t>
+                <w:t xml:space="preserve">Segregation at a small scale: synthesis of core–shell bimetallic RuPt nanoparticles, characterization and solid state NMR studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zabaleta</w:t>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Santiso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Dix</w:t>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (8), pp.083104. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3687692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2JM14757B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851627v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation at a small scale: synthesis of core–shell bimetallic RuPt nanoparticles, characterization and solid state NMR studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lara</w:t>
+                <w:t xml:space="preserve">Nanocomposite lanthanum strontium manganite thin films formed by using a chemical solution deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Obradors</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2JM14757B⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851629v1</w:t>
+                <w:t xml:space="preserve">hal-01851628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite lanthanum strontium manganite thin films formed by using a chemical solution deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sandiumenge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Obradors</w:t>
+                <w:t xml:space="preserve">M.-J. Casanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3675461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851628v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misfit relaxation of La0.7Sr0.3MnO3 thin films by a nanodot segregation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Obradors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (4), pp.3245 - 3255. </w:t>
@@ -4709,51 +4709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemical order in FeRh nanolayers epitaxially grown on MgO(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between solution derived BaZrO3 nanodot interfacial templates and YBa2Cu3O7 films leading to enhanced critical currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felip Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,577 +5240,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards atomic-scale design: A theoretical investigation of magnetic nanoparticles and ultrathin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dennler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
+                <w:t xml:space="preserve">D. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.021⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (4), pp.295 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526821v1</w:t>
+                <w:t xml:space="preserve">hal-01707829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Magnetic properties of Co N Rh M nanoparticles: experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muñoz-Navia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dorantes-Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jacob</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (4), pp.295 - 301. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138, pp.181 - 192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b705122k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707829v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Co N Rh M nanoparticles: experiment and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Muñoz-Navia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Altibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b705122k⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851659v1</w:t>
+                <w:t xml:space="preserve">hal-01741992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Towards atomic-scale design: A theoretical investigation of magnetic nanoparticles and ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dennler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Altibelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. M. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (2), pp.184-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741992v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent beam electron diffraction for strain determination at the nanoscale</w:t>
               </w:r>
@@ -5925,51 +5925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor Evolution and Nucleation Mechanism of YBa 2 Cu 3 O x Films by TFA Metal−Organic Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gàzquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,821 +6704,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mo atom flow on the interaction between deposited Mo and TiO2 (110)”.</w:t>
+                <w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Blondeau-Patissier</w:t>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.D. Kian</w:t>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+                <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Domenichini</w:t>
+                <w:t xml:space="preserve">Armand Coujou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surface Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119788v1</w:t>
+                <w:t xml:space="preserve">hal-01716116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 2xxx aluminum alloy crept at medium temperature: role of thermal activation on dislocation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Couret</w:t>
+                <w:t xml:space="preserve">M.-J Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Coujou</w:t>
+                <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t>
+              <w:t xml:space="preserve">, 2004, 380 (1-2), pp.110-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716116v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2xxx aluminum alloy crept at medium temperature: role of thermal activation on dislocation mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic nanoparticles through organometallic synthesis: evolution of the magnetic properties from isolated nanoparticles to organised nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Dumestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.03.050⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 125, pp.265-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B303376G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917446v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoparticles through organometallic synthesis: evolution of the magnetic properties from isolated nanoparticles to organised nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Dumestre</w:t>
+                <w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Martinez</w:t>
+                <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zitoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">O. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B303376G⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (30), pp.3263--3280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02917448v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Molenat</w:t>
+                <w:t xml:space="preserve">Structural study of bimetallic Co x Rh 1 − x nanoparticles: Size and composition effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Danoix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">P. Bayle Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.235416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928910v1</w:t>
+                <w:t xml:space="preserve">hal-02917447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of bimetallic Co x Rh 1 − x nanoparticles: Size and composition effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Effect of the Mo atom flow on the interaction between deposited Mo and TiO2 (110)”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Kian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bayle Guillemaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Surface Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 263, pp.256-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917447v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Formation of Ordered 3D Superlattices of Nanocrystals from Polydisperse Colloidal Solutions</w:t>
               </w:r>
@@ -7530,51 +7530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7792,64 +7792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Magnetism of Co x Rh 1 - x and Co x Ru 1 - x Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,51 +7951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorption on nickel nanoparticles of various shapes: Influence on magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cordente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8072,103 +8072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t>
@@ -8206,77 +8206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Enhancement in Nanoscale CoRh Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8340,64 +8340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and magnetic properties of nanoscale bimetallic Co 1 Rh 1 particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,64 +8646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9076,51 +9076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9355,77 +9355,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 242-245, pp.610-612. </w:t>
@@ -9751,64 +9751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the evolution of hardening precipitates during thermal exposure or creep of a 2650 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9936,51 +9936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Senocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10074,51 +10074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Senocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1 (10), pp.565-568. </w:t>
@@ -10208,51 +10208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63 (23), </w:t>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10721,51 +10721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11415,51 +11415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ould Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11548,64 +11548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel, Spongelike Ruthenium Particles of Controllable Size Stabilized Only by Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Vidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,64 +11699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 103 (46), pp.10098-10101. </w:t>
@@ -11800,2643 +11800,2643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission electron microscopy and related techniques for silicon based materials characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lecouturier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40 (3-4), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9317(98)00274-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918297v1</w:t>
+                <w:t xml:space="preserve">hal-02918279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy and related techniques for silicon based materials characterization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teyeb Ould Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-9317(98)00274-3⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22 (7), pp.703-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918279v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918287v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563333v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suenaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-J. Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02918291v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ardhuin</w:t>
+                <w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Suenaga</w:t>
+                <w:t xml:space="preserve">M.J Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-J. Casanove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Colliex</w:t>
+                <w:t xml:space="preserve">H. Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (11), pp.1643-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918298v1</w:t>
+                <w:t xml:space="preserve">hal-01701682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission electron microscopy and high-resolution electron microscopy of growth defects in La 2- x Sr x CuO 4 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Couret</w:t>
+                <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hutchison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (5), pp.907-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619708200006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701684v1</w:t>
+                <w:t xml:space="preserve">hal-02918311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">X-ray magnetic circular dichroism and element-selective magnetic hysteresis in Fe/Cu/Co/Cu multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 166 (1-2), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00454-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701682v1</w:t>
+                <w:t xml:space="preserve">hal-02918309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy and high-resolution electron microscopy of growth defects in La 2- x Sr x CuO 4 thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Hutchison</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01418619708200006⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (3), pp.505-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918311v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray magnetic circular dichroism and element-selective magnetic hysteresis in Fe/Cu/Co/Cu multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Piecuch</w:t>
+                <w:t xml:space="preserve">Synthesis of platinum nanoparticles stabilized by CO and tetrahydrothiophene. Facile conversion to molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bardají</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Vidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21 (11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00454-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02918309v1</w:t>
+                <w:t xml:space="preserve">hal-02918308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7 (3), pp.505-515. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 182 (3-4), pp.394-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249592v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of platinum nanoparticles stabilized by CO and tetrahydrothiophene. Facile conversion to molecular species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+                <w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918308v1</w:t>
+                <w:t xml:space="preserve">hal-01701684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t>
+                <w:t xml:space="preserve">Microstructural Features of a-Axis Oriented YBa 2 Cu 3 O 7-δ /PrBa 2 Cu 3 O 7-δ /YBa 2 Cu 3 O 7-δ Junctions Studied by Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dupouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">Abdelhadi Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Peyrade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelmalek Thalal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (4), pp.255-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918320v1</w:t>
+                <w:t xml:space="preserve">hal-02918313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Features of a-Axis Oriented YBa 2 Cu 3 O 7-δ /PrBa 2 Cu 3 O 7-δ /YBa 2 Cu 3 O 7-δ Junctions Studied by Transmission Electron Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Alimoussa</w:t>
+                <w:t xml:space="preserve">Synthesis and Isolation of Cuboctahedral and Icosahedral Platinum Nanoparticles. Ligand-Dependent Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996120⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (8), pp.1978-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm960338l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918313v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Isolation of Cuboctahedral and Icosahedral Platinum Nanoparticles. Ligand-Dependent Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+                <w:t xml:space="preserve">HREM study of the epitaxial growth of Fe on Ir(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frechengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 167 (1-2), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0248(96)00249-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm960338l⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918314v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 164 (1-2), pp.61-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HREM study of the epitaxial growth of Fe on Ir(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Penchenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Frechengues</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 167 (1-2), pp.143-150. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0248(96)00249-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918317v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Ardhuin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mamy</w:t>
+                <w:t xml:space="preserve">J.P. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918322v1</w:t>
+                <w:t xml:space="preserve">hal-02918320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM/AFM study of the growth of La2−xSrxCuO4 thin films laser deposited on (100) SrTiO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schwerdtfeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14830,51 +14830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ordered Ga 2 Te 3 phase in the ZnTe/GaSb interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hutchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cherns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15085,51 +15085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and electrical properties of La2−xSrxCuO4-YBa2Cu3O7−δ multilayers deposited by laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15227,51 +15227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM characterization of high superconductive multilayered thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15386,51 +15386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional TEM investigations of the microstructure and film-substrate substrate interface in Y-Ba-Cu-O thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16359,64 +16359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure magnetism and dynamics of nanostructured materials : a theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16484,64 +16484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, Magnetism and Dynamics of Nanostructured Materials : A Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16622,90 +16622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t>
@@ -16747,77 +16747,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16911,51 +16911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Strasbourg, France</w:t>
@@ -16997,77 +16997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17163,51 +17163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain analysis in transmission electron microscopy: how far can we go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17574,51 +17574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Yoneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Tanaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.084601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebled" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pesquera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00902j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Cai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/8/086404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Sandiumenge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#233;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Paradinas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pomar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Balcells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Domingo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pe&#241;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konstantinovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balcells" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galceran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/16/166001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Ayvali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31646c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabaleta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687692" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14757B" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851628v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandiumenge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675461" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549182" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3762" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.04.077" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-318WDZ0X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abell&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Palau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0BDJD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moreno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH4P9S47-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fromen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Pastor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q3894QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Navia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorantes-D&#225;vila" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705122k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AB31079D77A3A22152EDE5039FCADE1051B8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#224;zquez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0617891" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R6X482RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10469-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meltchakov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Casanove" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.050" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5752JD83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917448v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dumestre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Martinez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B303376G" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3MRB6FK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle Guillemaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235416" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200250484" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR749TK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Fromen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034215h" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C17RX2LJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917454v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cordente" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1621081" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.037203" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Fromen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/4/1/377" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917485v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumestre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00709-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B63JZ42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917673v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fromen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01079-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81ZRT8D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01378-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQZPK7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01200-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN5ZR7V1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917682v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Senocq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917450v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cordente" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0100522" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918198v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maisonnat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918273v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vidoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918279v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(98)00274-3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF2M08W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918311v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alimoussa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hutchison" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200006" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918308v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaj&#237;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918313v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Alimoussa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Thalal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996120" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918314v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm960338l" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Z12W92R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918324v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwerdtfeger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(94)01182-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B3T6NKV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918323v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Slany" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaji" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Majoral" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00143a023" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM5T9KQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918325v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hutchison" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Chou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherns" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Steeds" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3991(94)90107-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW2Z0XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918329v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steeds" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355118" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918330v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90291-J" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRC2SZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(92)90074-J" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MBKT3P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918333v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escribe-Filippini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Reydet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)90599-T" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1E2DC32E8C2E25CD4DD61BA1D0C635F23F9467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918341v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550241" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918345v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roques" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550381" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918349v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.4.000189" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522160v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167011v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pastor" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Yoneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Tanaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.084601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebled" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pesquera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00902j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Sandiumenge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Paradinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pomar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Cai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/8/086404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Balcells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Domingo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pe&#241;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konstantinovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balcells" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galceran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/16/166001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Ayvali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31646c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabaleta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687692" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14757B" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandiumenge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549182" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3762" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.04.077" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-318WDZ0X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abell&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Palau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0BDJD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moreno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH4P9S47-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Navia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorantes-D&#225;vila" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705122k" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AB31079D77A3A22152EDE5039FCADE1051B8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fromen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Pastor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q3894QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#224;zquez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0617891" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R6X482RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10469-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meltchakov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Casanove" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.050" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5752JD83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dumestre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Martinez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B303376G" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3MRB6FK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle Guillemaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235416" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200250484" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR749TK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Fromen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034215h" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C17RX2LJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917454v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cordente" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1621081" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.037203" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Fromen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/4/1/377" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917485v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumestre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00709-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B63JZ42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917673v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fromen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01079-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81ZRT8D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01378-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQZPK7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01200-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN5ZR7V1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917682v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Senocq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917450v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cordente" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0100522" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918198v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maisonnat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918273v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vidoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918279v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(98)00274-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF2M08W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918311v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alimoussa" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hutchison" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200006" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918308v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaj&#237;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918313v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Alimoussa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Thalal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996120" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918314v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm960338l" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Z12W92R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918324v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwerdtfeger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(94)01182-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B3T6NKV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918323v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Slany" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaji" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Majoral" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00143a023" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM5T9KQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918325v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hutchison" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Chou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherns" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Steeds" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3991(94)90107-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW2Z0XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918329v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steeds" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355118" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918330v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90291-J" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRC2SZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(92)90074-J" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MBKT3P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918333v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escribe-Filippini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Reydet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)90599-T" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1E2DC32E8C2E25CD4DD61BA1D0C635F23F9467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918341v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550241" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918345v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roques" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550381" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918349v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.4.000189" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522160v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167011v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pastor" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>