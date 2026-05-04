--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -395,295 +395,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial Growth of a Gold Shell on Intermetallic FeRh Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR04425C⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989677v1</w:t>
+                <w:t xml:space="preserve">hal-02617536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of a Gold Shell on Intermetallic FeRh Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How interface properties control the equilibrium shape of core–shell Fe–Au and Fe–Ag nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Pécassou</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (35), pp.18079-18090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04425C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617536v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium shape of core(Fe)–shell(Au) nanoparticles as a function of the metals volume ratio</w:t>
               </w:r>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -803,77 +803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the shell thickness in the core transformation of magnetic core(Fe)-shell(Au) nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Pécassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,865 +1199,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a minority monoclinic LaNiO 2.5 phase in lanthanum nickelate thin films</w:t>
+                <w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. López-Conesa</w:t>
+                <w:t xml:space="preserve">M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rebled</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Sanchez</w:t>
+                <w:t xml:space="preserve">M. Lippmaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (13), pp.9137 - 9142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp00902j⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828626v1</w:t>
+                <w:t xml:space="preserve">hal-01706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of a minority monoclinic LaNiO 2.5 phase in lanthanum nickelate thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. López-Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pesquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">N. Dix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Biziere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (13), pp.9137 - 9142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp00902j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706738v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungría</w:t>
+                <w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lippmaa</w:t>
+                <w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706550v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misfit Dislocation Guided Topographic and Conduction Patterning in Complex Oxide Epitaxial Thin Films</w:t>
+                <w:t xml:space="preserve">Growth and optical properties of FePt:BaTiO3 nanocomposite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felip Sandiumenge</w:t>
+                <w:t xml:space="preserve">T.T. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Bagués</w:t>
+                <w:t xml:space="preserve">C.Z. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Santiso</w:t>
+                <w:t xml:space="preserve">Q. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markos Paradinas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Pomar</w:t>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201600106⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/3/8/086404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828634v1</w:t>
+                <w:t xml:space="preserve">hal-01766005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and optical properties of FePt:BaTiO3 nanocomposite films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.Z. Cai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhao</w:t>
+                <w:t xml:space="preserve">Marion Castiella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766005v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misfit Dislocation Guided Topographic and Conduction Patterning in Complex Oxide Epitaxial Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felip Sandiumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Bagués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Santiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+                <w:t xml:space="preserve">Markos Paradinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+                <w:t xml:space="preserve">Alberto Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (14), pp.1600106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426616v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced conduction and ferromagnetic order at (100)-type twin walls in L a 0.7 S r 0.3 Mn O 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Balcells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markos Paradinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Baguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2147,51 +2147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Crystalline Faceted Fe-Au Core-Shell Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,64 +2544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of magnetic FeRh epitaxial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Castiella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,472 +3618,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Bi-Metallic Fe—Bi Nanocomposites: Synthesis and Characterization</w:t>
+                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mattei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Amiens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-J. Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (11), pp.8640 - 8646. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851623v1</w:t>
+                <w:t xml:space="preserve">hal-01834930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface structure governed by plastic and structural dissimilarity in perovskite La 0.7 Sr 0.3 MnO 3 nanodots on rock-salt MgO substrates</w:t>
+                <w:t xml:space="preserve">Development of Bi-Metallic Fe—Bi Nanocomposites: Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Abellan</w:t>
+                <w:t xml:space="preserve">J. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zabaleta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Dix</w:t>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3687692⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.8640 - 8646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851627v1</w:t>
+                <w:t xml:space="preserve">hal-01851623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation at a small scale: synthesis of core–shell bimetallic RuPt nanoparticles, characterization and solid state NMR studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lara</w:t>
+                <w:t xml:space="preserve">Interface structure governed by plastic and structural dissimilarity in perovskite La 0.7 Sr 0.3 MnO 3 nanodots on rock-salt MgO substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Philippot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (8), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (8), pp.083104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2JM14757B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3687692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851629v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite lanthanum strontium manganite thin films formed by using a chemical solution deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4150,187 +4146,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segregation at a small scale: synthesis of core–shell bimetallic RuPt nanoparticles, characterization and solid state NMR studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benoit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Casanove</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2JM14757B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834930v1</w:t>
+                <w:t xml:space="preserve">hal-01851629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misfit relaxation of La0.7Sr0.3MnO3 thin films by a nanodot segregation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (4), pp.3245 - 3255. </w:t>
@@ -4709,51 +4709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemical order in FeRh nanolayers epitaxially grown on MgO(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between solution derived BaZrO3 nanodot interfacial templates and YBa2Cu3O7 films leading to enhanced critical currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felip Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,577 +5240,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards atomic-scale design: A theoretical investigation of magnetic nanoparticles and ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Roucau</w:t>
+                <w:t xml:space="preserve">Samuel Dennler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (2), pp.184-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707829v1</w:t>
+                <w:t xml:space="preserve">hal-00526821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Co N Rh M nanoparticles: experiment and theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Dorantes-Dávila</w:t>
+                <w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zitoun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 138, pp.181 - 192. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (4), pp.295 - 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b705122k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851659v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties of Co N Rh M nanoparticles: experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Altibelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Muñoz-Navia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dorantes-Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138, pp.181 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b705122k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741992v1</w:t>
+                <w:t xml:space="preserve">hal-01851659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards atomic-scale design: A theoretical investigation of magnetic nanoparticles and ultrathin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
+                <w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Altibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (2), pp.184-189. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526821v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent beam electron diffraction for strain determination at the nanoscale</w:t>
               </w:r>
@@ -5906,290 +5906,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor Evolution and Nucleation Mechanism of YBa 2 Cu 3 O x Films by TFA Metal−Organic Decomposition</w:t>
+                <w:t xml:space="preserve">Structure and chemical order in Co–Rh nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gàzquez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0617891⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (6), pp.885 - 891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10469-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851666v1</w:t>
+                <w:t xml:space="preserve">hal-01851668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and chemical order in Co–Rh nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precursor Evolution and Nucleation Mechanism of YBa 2 Cu 3 O x Films by TFA Metal−Organic Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gàzquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sandiumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (26), pp.6211 - 6219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0617891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10469-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01851668v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of multilayer coatings in relationship to microstructure of metal layers. Characterization and optical properties of Mo/Si multilayers in extreme ultra-violet and X-ray ranges</w:t>
               </w:r>
@@ -6704,821 +6704,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t>
+                <w:t xml:space="preserve">Effect of the Mo atom flow on the interaction between deposited Mo and TiO2 (110)”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmas</w:t>
+                <w:t xml:space="preserve">V. Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lours</w:t>
+                <w:t xml:space="preserve">G.D. Kian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Couret</w:t>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Coujou</w:t>
+                <w:t xml:space="preserve">Bruno Domenichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Surface Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 263, pp.256-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716116v1</w:t>
+                <w:t xml:space="preserve">hal-00119788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2xxx aluminum alloy crept at medium temperature: role of thermal activation on dislocation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+                <w:t xml:space="preserve">M.-J Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 380 (1-2), pp.110-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.03.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.03.050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoparticles through organometallic synthesis: evolution of the magnetic properties from isolated nanoparticles to organised nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Dumestre</w:t>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Martinez</w:t>
+                <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zitoun</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Armand Coujou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 125, pp.265-278. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B303376G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02917448v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Molenat</w:t>
+                <w:t xml:space="preserve">Magnetic nanoparticles through organometallic synthesis: evolution of the magnetic properties from isolated nanoparticles to organised nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Dumestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Danoix</w:t>
+                <w:t xml:space="preserve">Susana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Thuillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">David Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 125, pp.265-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B303376G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01928910v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of bimetallic Co x Rh 1 − x nanoparticles: Size and composition effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bayle Guillemaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Zitoun</w:t>
+                <w:t xml:space="preserve">F. Danoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.235416⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (30), pp.3263--3280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917447v1</w:t>
+                <w:t xml:space="preserve">hal-01928910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mo atom flow on the interaction between deposited Mo and TiO2 (110)”.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Blondeau-Patissier</w:t>
+                <w:t xml:space="preserve">Structural study of bimetallic Co x Rh 1 − x nanoparticles: Size and composition effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bayle Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surface Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.235416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119788v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Formation of Ordered 3D Superlattices of Nanocrystals from Polydisperse Colloidal Solutions</w:t>
               </w:r>
@@ -7530,51 +7530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7640,362 +7640,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of TiO2/TiN O (δ-doping) heterostructures on (1 1 0)TiO2 substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Magnetism of Co x Rh 1 - x and Co x Ru 1 - x Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chiaramonte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Sacilotti</w:t>
+                <w:t xml:space="preserve">M.-C. Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00019-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107 (29), pp.6997-7005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp034215h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917459v1</w:t>
+                <w:t xml:space="preserve">hal-02917457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Magnetism of Co x Rh 1 - x and Co x Ru 1 - x Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+                <w:t xml:space="preserve">Structural characterization of TiO2/TiN O (δ-doping) heterostructures on (1 1 0)TiO2 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chiaramonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.V Gelamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fabreguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Fromen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">M. Sacilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 107 (29), pp.6997-7005. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 212-213, pp.661-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp034215h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00019-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917457v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorption on nickel nanoparticles of various shapes: Influence on magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cordente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8072,103 +8072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t>
@@ -8206,77 +8206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Enhancement in Nanoscale CoRh Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8340,64 +8340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and magnetic properties of nanoscale bimetallic Co 1 Rh 1 particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,64 +8646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9076,51 +9076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9355,77 +9355,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 242-245, pp.610-612. </w:t>
@@ -9751,64 +9751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the evolution of hardening precipitates during thermal exposure or creep of a 2650 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9891,700 +9891,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Synthesis of Novel In and In3Sn Nanowires by an Organometallic Route at Room Temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size and composition effects in polymer-protected ultrafine bimetallic Pt x Ru 1 − x ( 0 &amp;lt; x &amp;lt; 1 ) particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Senocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.235407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917682v1</w:t>
+                <w:t xml:space="preserve">hal-02917690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Magnetic Properties of Nickel Nanorods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Senocq</w:t>
+                <w:t xml:space="preserve">Selective Synthesis of Novel In and In3Sn Nanowires by an Organometallic Route at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Maisonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Senocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917450v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and composition effects in polymer-protected ultrafine bimetallic Pt x Ru 1 − x ( 0 &amp;lt; x &amp;lt; 1 ) particles</w:t>
+                <w:t xml:space="preserve">Synthesis and Magnetic Properties of Nickel Nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dassenoy</w:t>
+                <w:t xml:space="preserve">Nadège Cordente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Senocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Philippot</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 63 (23), </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (10), pp.565-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.235407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl0100522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917690v1</w:t>
+                <w:t xml:space="preserve">hal-02917450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and stress relaxation of Co/NiO bilayers on MgO(001)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Warot</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of NiO layers on MgO(0 0 1) and MgO(1 1 0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Ousset</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Baulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 89 (10), pp.5414-5420. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 177 (4), pp.287-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1361240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00223-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917694v1</w:t>
+                <w:t xml:space="preserve">hal-02917693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of NiO layers on MgO(0 0 1) and MgO(1 1 0)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Warot</w:t>
+                <w:t xml:space="preserve">Growth and stress relaxation of Co/NiO bilayers on MgO(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C Ousset</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89 (10), pp.5414-5420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1361240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00223-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02917693v1</w:t>
+                <w:t xml:space="preserve">hal-02917694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Self‐Assembly of Monodisperse Indium Nanoparticles Prepared from the Organometallic Precursor [In(η5‐C5H5)]</w:t>
               </w:r>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10721,51 +10721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10981,295 +10981,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic, transport, and magneto-optical properties of single crystal La2/3Sr1/3MnO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of structural evolution in ultrafine cobalt particles stabilized in different polymers—From a polytetrahedral arrangement to the hexagonal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bobo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Ousset</w:t>
+                <w:t xml:space="preserve">M. Verelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.372837⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 112 (18), pp.8137-8145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.481414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918257v1</w:t>
+                <w:t xml:space="preserve">hal-02918259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of structural evolution in ultrafine cobalt particles stabilized in different polymers—From a polytetrahedral arrangement to the hexagonal structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Structural, magnetic, transport, and magneto-optical properties of single crystal La2/3Sr1/3MnO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Porres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verelst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">J. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 112 (18), pp.8137-8145. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 87 (9), pp.6773-6775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.481414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.372837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918259v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition-structure correlations in strained FexMn1-x/Ir superlattices</w:t>
               </w:r>
@@ -11415,77 +11415,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ould Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 104 (4), pp.695-702. </w:t>
@@ -11548,64 +11548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel, Spongelike Ruthenium Particles of Controllable Size Stabilized Only by Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Vidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,64 +11699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 103 (46), pp.10098-10101. </w:t>
@@ -11800,1086 +11800,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy and related techniques for silicon based materials characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Claverie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-9317(98)00274-3⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (11), pp.1643-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918279v1</w:t>
+                <w:t xml:space="preserve">hal-02918297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission electron microscopy and related techniques for silicon based materials characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40 (3-4), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9317(98)00274-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02918287v1</w:t>
+                <w:t xml:space="preserve">hal-02918279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teyeb Ould Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22 (7), pp.703-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02563333v1</w:t>
+                <w:t xml:space="preserve">hal-02918287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02918291v1</w:t>
+                <w:t xml:space="preserve">hal-02563333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Colliex</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535227v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suenaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-J. Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Rakoto</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02918297v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Couret</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 182 (3-4), pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701682v1</w:t>
+                <w:t xml:space="preserve">hal-02918298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy and high-resolution electron microscopy of growth defects in La 2- x Sr x CuO 4 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alimoussa</w:t>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01418619708200006⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918311v1</w:t>
+                <w:t xml:space="preserve">hal-01701684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray magnetic circular dichroism and element-selective magnetic hysteresis in Fe/Cu/Co/Cu multilayers</w:t>
               </w:r>
@@ -13005,862 +13029,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00249592v1</w:t>
+                <w:t xml:space="preserve">hal-01701682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of platinum nanoparticles stabilized by CO and tetrahydrothiophene. Facile conversion to molecular species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission electron microscopy and high-resolution electron microscopy of growth defects in La 2- x Sr x CuO 4 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alimoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hutchison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (5), pp.907-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619708200006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918308v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ardhuin</w:t>
+                <w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 182 (3-4), pp.394-402. </w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (3), pp.505-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918298v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">Synthesis of platinum nanoparticles stabilized by CO and tetrahydrothiophene. Facile conversion to molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bardají</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Vidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701684v1</w:t>
+                <w:t xml:space="preserve">hal-02918308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Features of a-Axis Oriented YBa 2 Cu 3 O 7-δ /PrBa 2 Cu 3 O 7-δ /YBa 2 Cu 3 O 7-δ Junctions Studied by Transmission Electron Microscopy</w:t>
+                <w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhadi Alimoussa</w:t>
+                <w:t xml:space="preserve">F. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Thalal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Peyrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 7 (4), pp.255-264. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918313v1</w:t>
+                <w:t xml:space="preserve">hal-02918320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Isolation of Cuboctahedral and Icosahedral Platinum Nanoparticles. Ligand-Dependent Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+                <w:t xml:space="preserve">Microstructural Features of a-Axis Oriented YBa 2 Cu 3 O 7-δ /PrBa 2 Cu 3 O 7-δ /YBa 2 Cu 3 O 7-δ Junctions Studied by Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Thalal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (4), pp.255-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm960338l⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02918314v1</w:t>
+                <w:t xml:space="preserve">hal-02918313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HREM study of the epitaxial growth of Fe on Ir(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frechengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13878,565 +13878,565 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 167 (1-2), pp.143-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0248(96)00249-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 164 (1-2), pp.61-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Isolation of Cuboctahedral and Icosahedral Platinum Nanoparticles. Ligand-Dependent Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Mamy</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (8), pp.1978-1986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm960338l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918322v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dupouy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Roucau</w:t>
+                <w:t xml:space="preserve">C. Penchenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Peyrade</w:t>
+                <w:t xml:space="preserve">R. Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918320v1</w:t>
+                <w:t xml:space="preserve">hal-02918322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM/AFM study of the growth of La2−xSrxCuO4 thin films laser deposited on (100) SrTiO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schwerdtfeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14830,51 +14830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ordered Ga 2 Te 3 phase in the ZnTe/GaSb interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hutchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cherns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15085,51 +15085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and electrical properties of La2−xSrxCuO4-YBa2Cu3O7−δ multilayers deposited by laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15227,51 +15227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM characterization of high superconductive multilayered thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15386,51 +15386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional TEM investigations of the microstructure and film-substrate substrate interface in Y-Ba-Cu-O thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16109,51 +16109,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe-by-design conception and synthesis of metallic nanoparticles for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16234,51 +16234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16359,64 +16359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure magnetism and dynamics of nanostructured materials : a theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16484,64 +16484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, Magnetism and Dynamics of Nanostructured Materials : A Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16622,90 +16622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t>
@@ -16747,77 +16747,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16911,51 +16911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Strasbourg, France</w:t>
@@ -16997,77 +16997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17163,51 +17163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain analysis in transmission electron microscopy: how far can we go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17574,51 +17574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Yoneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Tanaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.084601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebled" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pesquera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00902j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Sandiumenge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Paradinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pomar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Cai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/8/086404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Balcells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Domingo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pe&#241;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konstantinovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balcells" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galceran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/16/166001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Ayvali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31646c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabaleta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687692" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14757B" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandiumenge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549182" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3762" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.04.077" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-318WDZ0X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abell&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Palau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0BDJD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moreno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH4P9S47-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Navia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorantes-D&#225;vila" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705122k" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AB31079D77A3A22152EDE5039FCADE1051B8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fromen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Pastor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q3894QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#224;zquez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0617891" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R6X482RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10469-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meltchakov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Casanove" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.050" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5752JD83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917448v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dumestre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Martinez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B303376G" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3MRB6FK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle Guillemaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235416" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200250484" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR749TK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917457v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Fromen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034215h" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C17RX2LJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917454v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cordente" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1621081" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.037203" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Fromen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/4/1/377" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917485v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumestre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00709-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B63JZ42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917673v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fromen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01079-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81ZRT8D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01378-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQZPK7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01200-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN5ZR7V1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917682v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Senocq" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917450v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cordente" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0100522" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918198v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maisonnat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918273v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vidoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918279v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(98)00274-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF2M08W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918311v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alimoussa" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hutchison" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200006" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918308v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaj&#237;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918313v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Alimoussa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Thalal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996120" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918314v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm960338l" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Z12W92R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918324v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwerdtfeger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(94)01182-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B3T6NKV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918323v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Slany" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaji" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Majoral" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00143a023" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM5T9KQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918325v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hutchison" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Chou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherns" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Steeds" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3991(94)90107-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW2Z0XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918329v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steeds" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355118" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918330v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90291-J" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRC2SZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(92)90074-J" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MBKT3P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918333v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escribe-Filippini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Reydet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)90599-T" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1E2DC32E8C2E25CD4DD61BA1D0C635F23F9467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918341v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550241" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918345v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roques" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550381" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918349v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.4.000189" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522160v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167011v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pastor" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Yoneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Tanaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.084601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebled" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pesquera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00902j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Cai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/8/086404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Sandiumenge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#233;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Paradinas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pomar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Balcells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Domingo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pe&#241;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konstantinovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balcells" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galceran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/16/166001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Ayvali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31646c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabaleta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687692" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandiumenge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14757B" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549182" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3762" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.04.077" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-318WDZ0X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abell&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Palau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0BDJD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moreno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH4P9S47-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fromen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Pastor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q3894QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Navia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorantes-D&#225;vila" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705122k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AB31079D77A3A22152EDE5039FCADE1051B8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10469-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#224;zquez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0617891" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R6X482RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meltchakov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Casanove" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.050" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5752JD83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917448v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dumestre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Martinez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B303376G" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3MRB6FK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle Guillemaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235416" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200250484" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR749TK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917457v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Fromen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034215h" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C17RX2LJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917454v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cordente" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1621081" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.037203" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Fromen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/4/1/377" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917485v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumestre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00709-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B63JZ42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917673v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fromen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01079-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81ZRT8D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01378-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQZPK7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01200-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN5ZR7V1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917682v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Senocq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cordente" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0100522" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918198v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maisonnat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918273v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vidoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918279v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(98)00274-3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF2M08W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918311v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alimoussa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hutchison" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200006" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918308v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaj&#237;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918313v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Alimoussa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Thalal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996120" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918314v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm960338l" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Z12W92R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918324v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwerdtfeger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(94)01182-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B3T6NKV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918323v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Slany" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaji" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Majoral" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00143a023" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM5T9KQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918325v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hutchison" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Chou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherns" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Steeds" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3991(94)90107-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW2Z0XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918329v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steeds" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355118" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918330v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90291-J" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRC2SZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(92)90074-J" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MBKT3P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918333v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escribe-Filippini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Reydet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)90599-T" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1E2DC32E8C2E25CD4DD61BA1D0C635F23F9467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918341v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550241" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918345v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roques" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550381" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918349v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.4.000189" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522160v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167011v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pastor" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>