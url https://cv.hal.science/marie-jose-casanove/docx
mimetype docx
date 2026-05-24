--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1199,865 +1199,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t>
+                <w:t xml:space="preserve">Evidence of a minority monoclinic LaNiO 2.5 phase in lanthanum nickelate thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Teresa Hungría</w:t>
+                <w:t xml:space="preserve">L. López-Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lippmaa</w:t>
+                <w:t xml:space="preserve">M. Rebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pesquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (13), pp.9137 - 9142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp00902j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706550v1</w:t>
+                <w:t xml:space="preserve">hal-01828626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a minority monoclinic LaNiO 2.5 phase in lanthanum nickelate thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dix</w:t>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sanchez</w:t>
+                <w:t xml:space="preserve">Nicolas Biziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp00902j⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828626v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gatel</w:t>
+                <w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Hungría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t>
+                <w:t xml:space="preserve">M. Lippmaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706738v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and optical properties of FePt:BaTiO3 nanocomposite films</w:t>
+                <w:t xml:space="preserve">Misfit Dislocation Guided Topographic and Conduction Patterning in Complex Oxide Epitaxial Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">Felip Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.Z. Cai</w:t>
+                <w:t xml:space="preserve">Núria Bagués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Yang</w:t>
+                <w:t xml:space="preserve">José Santiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhao</w:t>
+                <w:t xml:space="preserve">Markos Paradinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/3/8/086404⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (14), pp.1600106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766005v1</w:t>
+                <w:t xml:space="preserve">hal-01828634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Castiella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misfit Dislocation Guided Topographic and Conduction Patterning in Complex Oxide Epitaxial Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and optical properties of FePt:BaTiO3 nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Bagués</w:t>
+                <w:t xml:space="preserve">T.T. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Santiso</w:t>
+                <w:t xml:space="preserve">C.Z. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markos Paradinas</w:t>
+                <w:t xml:space="preserve">Q. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Pomar</w:t>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (14), pp.1600106. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.201600106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/3/8/086404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828634v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced conduction and ferromagnetic order at (100)-type twin walls in L a 0.7 S r 0.3 Mn O 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Balcells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markos Paradinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Baguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,64 +2544,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of magnetic FeRh epitaxial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Castiella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,953 +3618,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
+                <w:t xml:space="preserve">Development of Bi-Metallic Fe—Bi Nanocomposites: Synthesis and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benoit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">J. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Casanove</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.8640 - 8646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834930v1</w:t>
+                <w:t xml:space="preserve">hal-01851623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Bi-Metallic Fe—Bi Nanocomposites: Synthesis and Characterization</w:t>
+                <w:t xml:space="preserve">Interface structure governed by plastic and structural dissimilarity in perovskite La 0.7 Sr 0.3 MnO 3 nanodots on rock-salt MgO substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mattei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Amiens</w:t>
+                <w:t xml:space="preserve">J. Zabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6475⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (8), pp.083104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3687692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851623v1</w:t>
+                <w:t xml:space="preserve">hal-01851627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface structure governed by plastic and structural dissimilarity in perovskite La 0.7 Sr 0.3 MnO 3 nanodots on rock-salt MgO substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite lanthanum strontium manganite thin films formed by using a chemical solution deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Santiso</w:t>
+                <w:t xml:space="preserve">F. Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Obradors</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (8), pp.083104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3687692⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851627v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite lanthanum strontium manganite thin films formed by using a chemical solution deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Abellan</w:t>
+                <w:t xml:space="preserve">Segregation at a small scale: synthesis of core–shell bimetallic RuPt nanoparticles, characterization and solid state NMR studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sandiumenge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Obradors</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3675461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2JM14757B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851628v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation at a small scale: synthesis of core–shell bimetallic RuPt nanoparticles, characterization and solid state NMR studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and electronic properties of the Au(001)/Fe(001) interface from density functional theory calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Francesco Fazzini</w:t>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Philippot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-J. Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (8), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2JM14757B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.075460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851629v1</w:t>
+                <w:t xml:space="preserve">hal-01834930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misfit relaxation of La0.7Sr0.3MnO3 thin films by a nanodot segregation mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Chemical Solution Approaches to YBa&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cu&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;7−δ&amp;lt;/SUB&amp;gt;-Au Nanocomposite Superconducting Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martínez-Julián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ricart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3549182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.3245 - 3255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851644v1</w:t>
+                <w:t xml:space="preserve">hal-01851640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Solution Approaches to YBa&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;Cu&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;7−δ&amp;lt;/SUB&amp;gt;-Au Nanocomposite Superconducting Thin Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Misfit relaxation of La0.7Sr0.3MnO3 thin films by a nanodot segregation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sandiumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Obradors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (4), pp.3245 - 3255. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jnn.2011.3762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3549182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851640v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the role of the ligands coordinated at the surface of pure Wüstite nanoparticles prepared following a room temperature organometallic method: Evidence of ferromagnetic – in shell- and antiferromagnetic – in core magnetic behaviors</w:t>
               </w:r>
@@ -4709,51 +4709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemical order in FeRh nanolayers epitaxially grown on MgO(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between solution derived BaZrO3 nanodot interfacial templates and YBa2Cu3O7 films leading to enhanced critical currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Abellán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felip Sandiumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,173 +5240,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards atomic-scale design: A theoretical investigation of magnetic nanoparticles and ultrathin films</w:t>
+                <w:t xml:space="preserve">Magnetic properties of Co N Rh M nanoparticles: experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dennler</w:t>
+                <w:t xml:space="preserve">M. Muñoz-Navia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">J. Dorantes-Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Pastor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Morillo</w:t>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (2), pp.184-189. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138, pp.181 - 192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b705122k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526821v1</w:t>
+                <w:t xml:space="preserve">hal-01851659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sample bending on diffracted intensities observed in CBED patterns of plan view strained samples</w:t>
               </w:r>
@@ -5515,302 +5515,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Co N Rh M nanoparticles: experiment and theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Muñoz-Navia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Altibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b705122k⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851659v1</w:t>
+                <w:t xml:space="preserve">hal-01741992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the dynamical simulation of CBED patterns in heavily strained specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Towards atomic-scale design: A theoretical investigation of magnetic nanoparticles and ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dennler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Altibelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. M. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Morillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 108 (5), pp.426 - 432. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (2), pp.184-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2006.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741992v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent beam electron diffraction for strain determination at the nanoscale</w:t>
               </w:r>
@@ -6023,303 +6023,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor Evolution and Nucleation Mechanism of YBa 2 Cu 3 O x Films by TFA Metal−Organic Decomposition</w:t>
+                <w:t xml:space="preserve">Performance of multilayer coatings in relationship to microstructure of metal layers. Characterization and optical properties of Mo/Si multilayers in extreme ultra-violet and X-ray ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gàzquez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Pomar</w:t>
+                <w:t xml:space="preserve">E. Meltchakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mestres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Faik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0617891⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (13), pp.3355-3365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851666v1</w:t>
+                <w:t xml:space="preserve">hal-01529272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of multilayer coatings in relationship to microstructure of metal layers. Characterization and optical properties of Mo/Si multilayers in extreme ultra-violet and X-ray ranges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precursor Evolution and Nucleation Mechanism of YBa 2 Cu 3 O x Films by TFA Metal−Organic Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+                <w:t xml:space="preserve">J. Gàzquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sandiumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Faik</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (26), pp.6211 - 6219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm0617891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/13/003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01529272v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution electron holography for the study of composition and strain in thin film semiconductors</w:t>
               </w:r>
@@ -6704,821 +6704,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Mo atom flow on the interaction between deposited Mo and TiO2 (110)”.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2xxx aluminum alloy crept at medium temperature: role of thermal activation on dislocation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Blondeau-Patissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.D. Kian</w:t>
+                <w:t xml:space="preserve">M.-J Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Domenichini</w:t>
+                <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surface Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 380 (1-2), pp.110-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.03.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119788v1</w:t>
+                <w:t xml:space="preserve">hal-02917446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2xxx aluminum alloy crept at medium temperature: role of thermal activation on dislocation mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic nanoparticles through organometallic synthesis: evolution of the magnetic properties from isolated nanoparticles to organised nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Dumestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.03.050⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 125, pp.265-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B303376G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917446v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative TEM study of the precipitation microstructure in aluminium alloy Al(MgSiCu) 6056 T6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Coujou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 373 (1-2), pp.80-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2003.12.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoparticles through organometallic synthesis: evolution of the magnetic properties from isolated nanoparticles to organised nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Dumestre</w:t>
+                <w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Majimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Martinez</w:t>
+                <w:t xml:space="preserve">F. Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Zitoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">O. Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B303376G⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (30), pp.3263--3280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02917448v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution transmission electron microscopy and tomographic atom probe studies of the hardening precipitation in an Al-Cu-Mg alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Molenat</w:t>
+                <w:t xml:space="preserve">Structural study of bimetallic Co x Rh 1 − x nanoparticles: Size and composition effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fromen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Danoix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">P. Bayle Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430412331283983⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.235416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928910v1</w:t>
+                <w:t xml:space="preserve">hal-02917447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of bimetallic Co x Rh 1 − x nanoparticles: Size and composition effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Effect of the Mo atom flow on the interaction between deposited Mo and TiO2 (110)”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blondeau-Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Kian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bayle Guillemaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Surface Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 263, pp.256-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917447v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Formation of Ordered 3D Superlattices of Nanocrystals from Polydisperse Colloidal Solutions</w:t>
               </w:r>
@@ -7530,51 +7530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,64 +7646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Magnetism of Co x Rh 1 - x and Co x Ru 1 - x Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,51 +7951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemisorption on nickel nanoparticles of various shapes: Influence on magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cordente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8072,103 +8072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straining mechanisms in aluminium alloy 6056. In-situ investigation by transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 340 (1-2), pp.286-291. </w:t>
@@ -8206,77 +8206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Enhancement in Nanoscale CoRh Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8340,64 +8340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and magnetic properties of nanoscale bimetallic Co 1 Rh 1 particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,64 +8646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9076,51 +9076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baulès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9355,77 +9355,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 242-245, pp.610-612. </w:t>
@@ -9751,64 +9751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the evolution of hardening precipitates during thermal exposure or creep of a 2650 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Majimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,51 +9949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63 (23), </w:t>
@@ -10025,566 +10025,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Synthesis of Novel In and In3Sn Nanowires by an Organometallic Route at Room Temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of NiO layers on MgO(0 0 1) and MgO(1 1 0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Baulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 177 (4), pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(01)00223-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917682v1</w:t>
+                <w:t xml:space="preserve">hal-02917693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Magnetic Properties of Nickel Nanorods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Senocq</w:t>
+                <w:t xml:space="preserve">Growth and stress relaxation of Co/NiO bilayers on MgO(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl0100522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89 (10), pp.5414-5420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1361240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917450v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of NiO layers on MgO(0 0 1) and MgO(1 1 0)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.C Ousset</w:t>
+                <w:t xml:space="preserve">Selective Synthesis of Novel In and In3Sn Nanowires by an Organometallic Route at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Maisonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Senocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02917693v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and stress relaxation of Co/NiO bilayers on MgO(001)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Ousset</w:t>
+                <w:t xml:space="preserve">Synthesis and Magnetic Properties of Nickel Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Cordente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Senocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 89 (10), pp.5414-5420. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (10), pp.565-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1361240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl0100522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917694v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Self‐Assembly of Monodisperse Indium Nanoparticles Prepared from the Organometallic Precursor [In(η5‐C5H5)]</w:t>
               </w:r>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Maisonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10721,51 +10721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11415,51 +11415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ould Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11548,64 +11548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel, Spongelike Ruthenium Particles of Controllable Size Stabilized Only by Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Vidoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,64 +11699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 103 (46), pp.10098-10101. </w:t>
@@ -11800,2643 +11800,2643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission electron microscopy and related techniques for silicon based materials characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lecouturier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40 (3-4), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9317(98)00274-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918297v1</w:t>
+                <w:t xml:space="preserve">hal-02918279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy and related techniques for silicon based materials characterization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teyeb Ould Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-9317(98)00274-3⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22 (7), pp.703-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918279v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum nanoparticles stabilized by CO and octanethiol ligands or polymers: FT-IR, NMR, HREM and WAXS studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/A709245H⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918287v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsctructural properties of epitaxially grown FexMn1-x/Ir(100) superlattices studied by HREM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 318 (1-2), pp.189-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01163-2⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 319 (1-2), pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563333v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of strain field in thin films from HRTEM micrographs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suenaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-J. Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01113-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02918291v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a compositional gradient in the structure and magnetic behavior of strained FeMn ultrathin layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ardhuin</w:t>
+                <w:t xml:space="preserve">Microstructural Studies of in Situ Produced Filamentary Cu/Nb Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Suenaga</w:t>
+                <w:t xml:space="preserve">M.J Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-J. Casanove</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Colliex</w:t>
+                <w:t xml:space="preserve">H. Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (11), pp.1643-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6462(98)00080-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.14135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535227v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray magnetic circular dichroism and element-selective magnetic hysteresis in Fe/Cu/Co/Cu multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 166 (1-2), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00454-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918298v1</w:t>
+                <w:t xml:space="preserve">hal-02918309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t>
+                <w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (5), pp.921-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01701684v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray magnetic circular dichroism and element-selective magnetic hysteresis in Fe/Cu/Co/Cu multilayers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission electron microscopy and high-resolution electron microscopy of growth defects in La 2- x Sr x CuO 4 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piecuch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Alimoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hutchison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(96)00454-4⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 76 (5), pp.907-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619708200006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02918309v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of precipitate strength in aluminium alloy 6056-T6 from transmission electron microscopy in situ straining data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01418619708200007⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (3), pp.505-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701682v1</w:t>
+                <w:t xml:space="preserve">jpa-00249592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy and high-resolution electron microscopy of growth defects in La 2- x Sr x CuO 4 thin films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of platinum nanoparticles stabilized by CO and tetrahydrothiophene. Facile conversion to molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bardají</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Vidoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 21 (11)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918311v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HREM and WAXS Study of the Structure of Metallic Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission electron microscopy study of precipitate morphology and precipitate overcoming processes in aluminum alloy 6056 T6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7 (3), pp.505-515. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 234, pp.664-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp3:1997138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(97)00274-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249592v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of platinum nanoparticles stabilized by CO and tetrahydrothiophene. Facile conversion to molecular species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial growth of magnetic Au/Co/Au sandwiches studied by TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 182 (3-4), pp.394-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(97)00372-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918308v1</w:t>
+                <w:t xml:space="preserve">hal-02918298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t>
+                <w:t xml:space="preserve">Microstructural Features of a-Axis Oriented YBa 2 Cu 3 O 7-δ /PrBa 2 Cu 3 O 7-δ /YBa 2 Cu 3 O 7-δ Junctions Studied by Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dupouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+                <w:t xml:space="preserve">Abdelhadi Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Peyrade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelmalek Thalal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (4), pp.255-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918320v1</w:t>
+                <w:t xml:space="preserve">hal-02918313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Features of a-Axis Oriented YBa 2 Cu 3 O 7-δ /PrBa 2 Cu 3 O 7-δ /YBa 2 Cu 3 O 7-δ Junctions Studied by Transmission Electron Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Alimoussa</w:t>
+                <w:t xml:space="preserve">HREM study of the epitaxial growth of Fe on Ir(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frechengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Thalal</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 167 (1-2), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0248(96)00249-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918313v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HREM study of the epitaxial growth of Fe on Ir(001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Andrieu</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piecuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 164 (1-2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0248(96)00249-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918317v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of FeFe2N sputtered multilayers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Isolation of Cuboctahedral and Icosahedral Platinum Nanoparticles. Ligand-Dependent Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0304-8853(96)00396-4⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (8), pp.1978-1986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm960338l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540725v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Isolation of Cuboctahedral and Icosahedral Platinum Nanoparticles. Ligand-Dependent Structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Penchenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 8 (8), pp.1978-1986. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm960338l⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918314v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural studies and magneto-optic properties of multilayers epitaxially grown on MoS2 substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural characterization of high strength and high conductivity nanocomposite wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Ardhuin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mamy</w:t>
+                <w:t xml:space="preserve">J.P. Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 275 (1-2), pp.129-132. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 34 (7), pp.1067-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0040-6090(95)07069-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/1359-6462(95)00632-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918322v1</w:t>
+                <w:t xml:space="preserve">hal-02918320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM/AFM study of the growth of La2−xSrxCuO4 thin films laser deposited on (100) SrTiO3 substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schwerdtfeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14830,51 +14830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ordered Ga 2 Te 3 phase in the ZnTe/GaSb interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hutchison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cherns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15085,51 +15085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and electrical properties of La2−xSrxCuO4-YBa2Cu3O7−δ multilayers deposited by laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15227,51 +15227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM characterization of high superconductive multilayered thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15386,51 +15386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional TEM investigations of the microstructure and film-substrate substrate interface in Y-Ba-Cu-O thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alimoussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15778,216 +15778,216 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized Reconstruction in Signal and Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">S Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 34 (2), pp.161-226. </w:t>
+              <w:t xml:space="preserve">, 1987, 34 (3), pp.321-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500348714550241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09500348714550381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918341v1</w:t>
+                <w:t xml:space="preserve">hal-02918345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized Reconstruction in Signal and Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 34 (3), pp.321-370. </w:t>
+              <w:t xml:space="preserve">, 1987, 34 (2), pp.161-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500348714550381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09500348714550241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918345v1</w:t>
+                <w:t xml:space="preserve">hal-02918341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution and robustness in image processing: a new regularization principle</w:t>
               </w:r>
@@ -16359,64 +16359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure magnetism and dynamics of nanostructured materials : a theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16484,64 +16484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, Magnetism and Dynamics of Nanostructured Materials : A Theoretical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dennler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Fromen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16622,90 +16622,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the strengthening of aluminium alloy 6056T6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on aluminum alloys ICAA6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Toyohashi, Japan. p.943-948</w:t>
@@ -16747,77 +16747,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microscopy study of precipitate distribution and precipitate overcoming processes in a aluminium alloy 6056 T6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16911,51 +16911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Strasbourg, France</w:t>
@@ -16997,77 +16997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of precipitation hardening in aluminum alloy 6056 T6 - TEM experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17163,51 +17163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain analysis in transmission electron microscopy: how far can we go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17574,51 +17574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Yoneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Tanaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.084601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebled" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pesquera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00902j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Cai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/8/086404" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Sandiumenge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#233;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Paradinas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pomar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Balcells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Domingo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pe&#241;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konstantinovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balcells" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galceran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/16/166001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Ayvali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31646c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabaleta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687692" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandiumenge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675461" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14757B" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549182" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3762" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.04.077" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-318WDZ0X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abell&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Palau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0BDJD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moreno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH4P9S47-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526821v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fromen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Pastor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q3894QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Navia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorantes-D&#225;vila" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705122k" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AB31079D77A3A22152EDE5039FCADE1051B8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10469-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#224;zquez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0617891" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R6X482RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529272v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meltchakov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Casanove" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.050" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5752JD83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917448v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dumestre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Martinez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B303376G" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3MRB6FK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917447v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle Guillemaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235416" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200250484" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR749TK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917457v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Fromen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034215h" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C17RX2LJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917454v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cordente" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1621081" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.037203" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Fromen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/4/1/377" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917485v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumestre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00709-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B63JZ42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917673v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fromen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01079-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81ZRT8D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01378-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQZPK7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01200-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN5ZR7V1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917682v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Senocq" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cordente" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0100522" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918198v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maisonnat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918273v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vidoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918279v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(98)00274-3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF2M08W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918311v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alimoussa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hutchison" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200006" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918308v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaj&#237;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918313v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Alimoussa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Thalal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996120" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918314v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm960338l" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Z12W92R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918324v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwerdtfeger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(94)01182-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B3T6NKV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918323v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Slany" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaji" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Majoral" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00143a023" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM5T9KQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918325v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hutchison" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Chou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherns" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Steeds" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3991(94)90107-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW2Z0XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918329v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steeds" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355118" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918330v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90291-J" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRC2SZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(92)90074-J" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MBKT3P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918333v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escribe-Filippini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Reydet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)90599-T" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1E2DC32E8C2E25CD4DD61BA1D0C635F23F9467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918341v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550241" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918345v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roques" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550381" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918349v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.4.000189" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522160v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167011v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pastor" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pecassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989677v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04425C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.096001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liang Tan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutoshi Yoneda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Okamoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Tanaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.084601" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#243;pez-Conesa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebled" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pesquera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp00902j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828634v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felip Sandiumenge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#233;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santiso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Paradinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pomar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766005v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Z. Cai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/8/086404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Balcells" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bagu&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Domingo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arenal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/2/8/086401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.165437" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766007v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pe&#241;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Konstantinovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balcells" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galceran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/16/166001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Bang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Jie Zhou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue-Min Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Wei Xiong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7498/aps.63.166801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995636v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Ayvali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31646c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abellan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zabaleta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santiso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687692" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandiumenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Obradors" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675461" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851629v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14757B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834930v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Casanove" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.075460" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez-Juli&#225;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pomar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.3762" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851644v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549182" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Glaria" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.04.077" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-318WDZ0X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ayoub" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.127" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM3NPKDQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851646v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abell&#225;n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Palau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.12.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH0BDJD3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/36001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Moreno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel P&#233;rez del Pino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200900095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SH4P9S47-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851659v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Navia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorantes-D&#225;vila" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705122k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AB31079D77A3A22152EDE5039FCADE1051B8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707829v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG598FX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741992v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altibelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.06.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2HK0S7P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dennler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Fromen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Pastor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.11.021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q3894QF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2006.10.063" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKP4R2C5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851668v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10469-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529272v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meltchakov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/13/003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#224;zquez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0617891" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R6X482RJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.08.035" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCKV1FXW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013281v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200566033" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707838v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2006.04.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XSFMB53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917446v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Casanove" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molenat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.03.050" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5752JD83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dumestre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Martinez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B303376G" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3MRB6FK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Coujou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.12.068" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danoix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430412331283983" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917447v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayle Guillemaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235416" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119788v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Kian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourgeois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenichini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maisonnat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.200250484" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FR749TK3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917457v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Fromen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034215h" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-C17RX2LJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiaramonte" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P Cardoso" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V Gelamo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabreguette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacilotti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00019-9" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FN01V5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917454v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cordente" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senocq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1621081" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vivas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00184-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.037203" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917489v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Fromen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/4/1/377" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917490v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Balcells" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frontera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01208-2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T41H972C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917485v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumestre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00747-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLP4HNKS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917665v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01767-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5C272VR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917655v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baul&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ousset" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00709-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B63JZ42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Warot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ousset" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubourg" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00725-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXWH3W89-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917673v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Fromen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serres" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01079-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z81ZRT8D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nayral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)01378-X" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQZPK7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917656v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baules" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1447292" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917666v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuster" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denquin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)01200-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN5ZR7V1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.235407" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917693v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00223-9" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-445L16ZD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917694v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1361240" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917682v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Senocq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917450v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cordente" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Senocq" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl0100522" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918198v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maisonnat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917691v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Pan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja003961m" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P68TCS2Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918259v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verelst" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481414" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918257v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bobo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Porres" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ousset" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.372837" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535158v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ardhuin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J Casanove" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1311301" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918262v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ould Ely" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9924427" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-126GJ72F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918273v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Vidoni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Balmes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918274v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp992072m" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-93RG2W45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918279v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9317(98)00274-3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXF2M08W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918287v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teyeb Ould Ely" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A709245H" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G7PWTKSP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563333v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01163-2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5288CC5C852526500B2E52FF7ABC32655C5A977/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918291v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rocher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01113-9" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1789909EC911A66E9026073D9BA5773BA64CEAE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535227v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suenaga" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-J. Casanove" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.14135" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918309v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Garcia" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piecuch" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(96)00454-4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91RTNRT7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701682v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200007" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918311v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alimoussa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hutchison" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619708200006" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mosset" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997138" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA864E28783371B4C1CB1D308709C4B2A42C4670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918308v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaj&#237;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701684v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(97)00274-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0G39WX01-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918298v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(97)00372-2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0HGVF2T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918313v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Alimoussa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Thalal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996120" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918317v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frechengues" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(96)00249-7" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-973VHK4F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540725v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(96)00396-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0N6BFL2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918314v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm960338l" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Z12W92R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918322v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penchenat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mamy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(95)07069-9" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG4V0KZZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918320v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupouy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peyrade" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6462(95)00632-X" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69RL377P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918324v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwerdtfeger" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriceau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(94)01182-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B3T6NKV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918323v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Slany" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardaji" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Majoral" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00143a023" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM5T9KQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918325v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hutchison" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Chou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherns" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Steeds" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3991(94)90107-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKW2Z0XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918329v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steeds" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.355118" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918328v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3024900" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918330v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Villegier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(92)90291-J" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRC2SZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918331v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(92)90074-J" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5MBKT3P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918333v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escribe-Filippini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Reydet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4534(91)90599-T" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1E2DC32E8C2E25CD4DD61BA1D0C635F23F9467/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918337v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(89)80021-8" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLZFB2LL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918334v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150198908018090" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918345v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lannes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roques" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550381" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918341v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500348714550241" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918349v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.4.000189" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522160v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167011v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pastor" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799151v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799152v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02563326v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716125v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.217-222.1305" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871301v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-gu/Mechanical+Stress+on+the+Nanoscale%3A+Simulation%2C+Material+Systems+and+Characterization+Techniques-p-9783527410668" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928917v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Majimel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Molenat" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blavette" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lapasset" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.396-402.1025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>