--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -502,286 +502,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological toxicity tests using standardized ISO/OECD methods—current state and outlook</w:t>
+                <w:t xml:space="preserve">Evaluating toxic impact on marine microbial community using combined genetic and phenotypic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Strotmann</w:t>
+                <w:t xml:space="preserve">Eva Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Eberlein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-024-13286-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (58), pp.66120-66135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35640-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752580v1</w:t>
+                <w:t xml:space="preserve">hal-05063932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating toxic impact on marine microbial community using combined genetic and phenotypic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiological toxicity tests using standardized ISO/OECD methods—current state and outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Strotmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Delaunay</w:t>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
+                <w:t xml:space="preserve">Christian Eberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Thouand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hermann J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (58), pp.66120-66135. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (1), pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35640-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-024-13286-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05063932v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of metallic pollution in complex environmental samples through a transcriptomic fingerprint method</w:t>
               </w:r>
@@ -793,51 +793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -953,51 +953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chomphunuch Songsiriritthigul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 413 (23), pp.5859-5869. </w:t>
@@ -1029,248 +1029,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid BOD assessment with a microbial array coupled to a neural machine learning system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3D-Fluorescence fingerprinting approach to detect physiological modifications induced by pesticide poisoning in &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Grangé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rodriguez Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.1475-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10895-019-02461-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329921v1</w:t>
+                <w:t xml:space="preserve">hal-02623332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-Fluorescence fingerprinting approach to detect physiological modifications induced by pesticide poisoning in &amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;: A Preliminary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cordella</w:t>
+                <w:t xml:space="preserve">Rapid BOD assessment with a microbial array coupled to a neural machine learning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Rodriguez Izquierdo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Emilie Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (6), pp.1475-1485. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.115079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10895-019-02461-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.115079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623332v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Environmental Issues of DDT Pollution and Bioremediation: a Multidisciplinary Review</w:t>
               </w:r>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1403,64 +1403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplate freeze-dried cyanobacterial bioassay for fresh-waters environmental monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keila Martín-Betancor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Leganés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,51 +1588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.47 - 68. </w:t>
@@ -1664,325 +1664,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la toxicité de l’arsenic par spectroscopie Raman et analyse en composantes indépendantes (ICA) : vers un nouveau biocapteur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From laboratory to environmental conditions: a new approach for chemical's biodegradability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bittel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (18), pp.18684-18693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7062-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594617v1</w:t>
+                <w:t xml:space="preserve">hal-01533294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From laboratory to environmental conditions: a new approach for chemical's biodegradability assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armand Maul</w:t>
+                <w:t xml:space="preserve">Evaluation de la toxicité de l’arsenic par spectroscopie Raman et analyse en composantes indépendantes (ICA) : vers un nouveau biocapteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des falsifications, de l'expertise chimique et toxicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 984, pp.8-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533294v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a toxicity biosensor based on Aliivibrio fischeri entrapped in a disposable card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (5), pp.4340 - 4345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2055,64 +2055,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gueuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2427,64 +2427,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diversity and Functions of Choline Sulphatases in Microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (2), pp.350-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2531,77 +2531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput and miniaturised systems for biodegradability assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sweetlove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Boukabache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,64 +2825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,51 +2929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of ecotoxicity test and ecoscores to improve the management of polluted soils: case of a secondary lead smelter plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,64 +3076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (8), pp.1634-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3459,77 +3459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Detection of Metals in Environmental Samples: Comparing Two Concepts of Bioluminescent Bacterial Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (21), pp.11979-11987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biointerphases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.67. </w:t>
@@ -3697,77 +3697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Concepts in the Evaluation of Biodegradation/Persistence of Chemical Substances Using a Microbial Inoculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gancet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3827,103 +3827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Identification of Four Heavy Metals in Environmental Samples by Using Predictive Decision Tree Models Coupled with a Set of Five Bioluminescent Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (7), pp.2925 - 2931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3970,64 +3970,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-channel bioluminescent bacterial biosensor for the on-line detection of metals and toxicity. Part I: design and optimization of bioluminescent bacterial strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4262,64 +4262,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new bioassay for the inspection and identification of TBT-containing antifouling paint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gueuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (11), pp.1734-1738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4658,51 +4658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ygaVP Genes of Escherichia coli Form a Tributyltin-Inducible Operon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gueuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a biosensor for the detection of tributyltin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4902,315 +4902,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific detection of organotin compounds with a recombinant luminescent bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie José Durand</w:t>
+                <w:t xml:space="preserve">Comparison of the spectral emission oflux recombinant and bioluminescent marine bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00225-X⟩</w:t>
+              <w:t xml:space="preserve">Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bio.716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378013v1</w:t>
+                <w:t xml:space="preserve">hal-02378011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the spectral emission oflux recombinant and bioluminescent marine bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Specific detection of organotin compounds with a recombinant luminescent bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Dancheva-Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dubow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18 (3), pp.145-155. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (1), pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bio.716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(03)00225-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378011v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a biosensor for on-line detection of tributyltin with a recombinant bioluminescent Escherichia coli strain</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of compound-specific and group-specific antibodies to 7-methylguanine and related 7-alkylguanines and their use in immunoaffinity purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E.G. Shuker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5437,130 +5437,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of genetic and phenotypic diversity in a marine microbial community exposed to pollutants: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand-Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaEcOmics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5585,51 +5585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Cadmium-Induced Toxicity in Marine Mussels (Mytilus edulis) by Raman Spectroscopy and Chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,90 +5710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study in microcosms of the evolution of the genetic and phenotypic diversity of a marine microbial community exposed to different pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand-Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5818,90 +5818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXLAB: Multidimensional biosensor to assess toxicity of wastewaters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Bioluminescence and Chemiluminescence &amp; XIX International Symposium on Luminescence Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5965,64 +5965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sweetlove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Grangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
@@ -6170,273 +6170,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368214v1</w:t>
+                <w:t xml:space="preserve">hal-05603692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From toxicological bioassay and chemometrics analysis to a Raman spectroscopy multiparametric biosensor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355490v1</w:t>
+                <w:t xml:space="preserve">hal-02368214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t>
               </w:r>
@@ -6461,51 +6461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6524,2874 +6524,3124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Cregut</w:t>
+                <w:t xml:space="preserve">From toxicological bioassay and chemometrics analysis to a Raman spectroscopy multiparametric biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355471v1</w:t>
+                <w:t xml:space="preserve">hal-02355490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Bittel</w:t>
+                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Analytical Chemistry (EuroAnalysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360153v1</w:t>
+                <w:t xml:space="preserve">hal-02355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Analytical Chemistry (EuroAnalysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New strategy for industrial polyurethanes wastes (bio)remediation using soil microbial communities exposed to 40 years of contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2013: 5th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Liepzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2024, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescent microbial biosensor for environmental monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22st International Symposium on Bioluminescence and Chemiluminescence &amp; 20th International Symposium on Luminescence Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Foz Do Ignaçu, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a biosensor for assessing overall toxicity in the marine environment: Choice of micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand-Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOXLAB : Multidimensional biosensor to assess toxicity ofwastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicomic2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of biosensors for the assessment of seawater toxicity: Choice of the bioreporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicomic2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a microbial multi parametricbiosensor for the detection of global toxicity of seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jose Thouand Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Symposium on Bioluminescence and Chemiluminescence (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Gijon (Online), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Color holographic microscope for monitoring lipids in microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unconventional Optical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2018, Strasbourg, France. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2307624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of RAMAN Spectroscopy to Assess Cadmium Toxicity on Marine Mussel (Mytilus Edulis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Pean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment – ICCE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Venice, Italy. pp.664 - 687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nprot.2016.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Toxicological Bioassay and Chemometrics Analysis to a Raman Spectroscopy Multiparametric Biosensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368048v1</w:t>
+                <w:t xml:space="preserve">Christophe C. Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISTA, International Symposium on Toxicity Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bellingham, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ProbaBio : vers de nouvelles stratégies d’évaluation de la biodégradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Journées Thématiques d'Ecotoxicologie microbienne de l'AFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Banyuls sur Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the evaluation process of biodegradation of chemical substances: the ProbaBio probability concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecotoxicity tests and ecoscores to improve soil management : case of a secondary lead smelter plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConSoil 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Raman Spectroscopy for the identification of bacteria in the field of Food Science.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pittcon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risks assessment around a lead-batteries recycling company using ecotoxicity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of microorganisms by Raman spectroscopy for the development of new biosensors in the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Sockalingum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Biosensors for Food safety and environmental monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ouarzazate, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization by Raman Spectroscopy of Gold Surface Functionalization and Immuno-specific protein binding for Biosensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Kengne-Momo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jeyachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII INTERNATIONAL CONFERENCE ON RAMAN SPECTROSCOPY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Boston (MA), United States. pp.342-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3482548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two biosensors for one whole cell bioluminescent bacteria applied to on line tributyl-tin detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Environmental, Industrial and Applied Microbiology (BioMicroWorld-2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Badajoz, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of extracellular polymeric substances produced by Parachlorella kessleri in Zn(II) bioremediation using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Passucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thomas--Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745729v1</w:t>
-              </w:r>
-[...2055 lines deleted...]
-                <w:t xml:space="preserve">hal-03175869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Effects of Metal and Organometallic Compounds with Microbial Bioluminescence and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérald Thouand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cell Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.825-850, 2022, 978-3-030-23217-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-23217-7_90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Bioreporter Applications in Ecotoxicology: Concepts and Practical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.283-311, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61795-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Influencing Adhesion of Submicrometer Thin Metal Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9413,573 +9663,573 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.45-65, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119407485.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological Design of Optical Bacterial Biosensors for the Online Environmental Monitoring of Water Pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioluminescent Microbial BiosensorsDesign, Construction, and Implementation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main Technological Advancements in Bacterial Bioluminescent Biosensors Over the Last Two Decades.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-116, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10_2015_333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-99, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/10_2015_332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Bioluminescent Biosensor Characterisation for On-line Monitoring of Heavy Metals Pollutions in Waste Water Treatment Plant Effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Affi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gezekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/7210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9989,117 +10239,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation de la teneur en matière organique biodégradable d'un échantillon aqueux et kit pour sa réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2019162618. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10109,130 +10359,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the evaluation process of biodegradation of chemical substances: the ProbaBio probability concept, 3rd meeting CBAC/L’Oréal, Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10242,114 +10492,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7-alkylguanines et leurs dérivés fluorescents comme biomarqueurs d'exposition aux agents alkylants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand-Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université Paul Verlaine - Metz, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993METZ008S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01775436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10496,51 +10746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanonat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Estival" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1536185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Strotmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eberlein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13286-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeyanut Butmee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamolwan Tumcharern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomphunuch Songsiriritthigul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03567-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez Izquierdo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02461-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Mart&#237;n-Betancor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Legan&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Fern&#225;ndez-Pi&#241;as" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67S7F57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7062-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01899047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triranat Peng-Ubol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Phinyocheep" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-015-9230-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne-Momo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeyachandran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/462901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phinyocheep Pranee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watanalai Panbangred" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40NH1X59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974977v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13758-012-0067-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gancet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Blok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00164" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4032-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0ZXS9RX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.09.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QL31DKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagn&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC591V5K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueun&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thouand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02294-07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Horry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendriaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20030" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D498635062AB4EFAE1AB6A8CA9F0C56023FE4291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dancheva-Ivanova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vachon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00225-X" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B1RH051-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.716" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCT5CZXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1279-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VTCX50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378015v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.G. Shuker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/15.5.957" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BCC63185206DF49735250FFC369C0D13DD6DF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402967v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebrun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307624" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.036" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184514v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973699v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349757v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349766v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349777v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kengne-Momo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482548" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175869v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407485.ch2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214291v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993METZ008S" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanonat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Estival" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1536185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Strotmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eberlein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13286-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeyanut Butmee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamolwan Tumcharern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomphunuch Songsiriritthigul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03567-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez Izquierdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02461-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Mart&#237;n-Betancor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Legan&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Fern&#225;ndez-Pi&#241;as" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67S7F57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7062-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01899047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triranat Peng-Ubol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Phinyocheep" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-015-9230-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne-Momo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeyachandran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/462901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phinyocheep Pranee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watanalai Panbangred" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40NH1X59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974977v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13758-012-0067-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gancet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Blok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00164" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4032-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0ZXS9RX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.09.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QL31DKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagn&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC591V5K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueun&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thouand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02294-07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Horry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendriaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20030" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D498635062AB4EFAE1AB6A8CA9F0C56023FE4291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.716" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCT5CZXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dancheva-Ivanova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vachon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00225-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B1RH051-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1279-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VTCX50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378015v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.G. Shuker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/15.5.957" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BCC63185206DF49735250FFC369C0D13DD6DF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebrun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307624" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653960v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184514v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175860v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349766v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kengne-Momo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482548" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345370v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407485.ch2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214291v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993METZ008S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>