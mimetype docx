--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3307,277 +3307,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-treated polyethylene film: A smart material applied for Salmonella Typhimurium detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Detection of Metals in Environmental Samples: Comparing Two Concepts of Bioluminescent Bacterial Biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2012.08.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (21), pp.11979-11987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es3024918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812112v1</w:t>
+                <w:t xml:space="preserve">hal-02377952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Detection of Metals in Environmental Samples: Comparing Two Concepts of Bioluminescent Bacterial Biosensors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasma-treated polyethylene film: A smart material applied for Salmonella Typhimurium detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triranat Peng-Ubol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phinyocheep Pranee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Watanalai Panbangred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (8), pp.2641-2648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2012.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es3024918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02377952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polythiophene Synthesis Coupled to Quartz Crystal Microbalance and Raman Spectroscopy for Detecting Bacteria</w:t>
               </w:r>
@@ -10746,51 +10746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanonat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Estival" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1536185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Strotmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eberlein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13286-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeyanut Butmee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamolwan Tumcharern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomphunuch Songsiriritthigul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03567-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez Izquierdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02461-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Mart&#237;n-Betancor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Legan&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Fern&#225;ndez-Pi&#241;as" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67S7F57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7062-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01899047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triranat Peng-Ubol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Phinyocheep" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-015-9230-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne-Momo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeyachandran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/462901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phinyocheep Pranee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watanalai Panbangred" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.027" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40NH1X59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974977v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13758-012-0067-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gancet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Blok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00164" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4032-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0ZXS9RX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.09.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QL31DKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagn&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC591V5K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueun&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thouand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02294-07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Horry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendriaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20030" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D498635062AB4EFAE1AB6A8CA9F0C56023FE4291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.716" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCT5CZXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dancheva-Ivanova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vachon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00225-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B1RH051-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1279-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VTCX50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378015v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.G. Shuker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/15.5.957" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BCC63185206DF49735250FFC369C0D13DD6DF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebrun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307624" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653960v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184514v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175860v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349766v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kengne-Momo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482548" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345370v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407485.ch2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214291v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993METZ008S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Floc&#8217;hlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chanonat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Estival" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1536185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Delaunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Thouand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35640-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Strotmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eberlein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13286-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeyanut Butmee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamolwan Tumcharern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomphunuch Songsiriritthigul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03567-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodriguez Izquierdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02461-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329921v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.115079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Mart&#237;n-Betancor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Legan&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Fern&#225;ndez-Pi&#241;as" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z67S7F57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahmar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouanneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2016.097301" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Maul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7062-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bittel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929410v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Thouand Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4942-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01899047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triranat Peng-Ubol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Phinyocheep" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-015-9230-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929397v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bittel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Recoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boukabache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kengne-Momo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Daniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jeyachandran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/462901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377952v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3024918" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phinyocheep Pranee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watanalai Panbangred" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2012.08.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40NH1X59-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974977v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13758-012-0067-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gancet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Blok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00164" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blusseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1031757" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Pernetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4353-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GFWJXW1S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4032-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T0ZXS9RX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.09.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QL31DKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819980v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gagn&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaise" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC591V5K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendriaa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010701799621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gueun&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thouand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubow" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02294-07" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378004v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Horry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Bendriaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20030" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D498635062AB4EFAE1AB6A8CA9F0C56023FE4291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bio.716" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LCT5CZXP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Dancheva-Ivanova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vachon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dubow" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(03)00225-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B1RH051-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Horry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-003-1279-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VTCX50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378015v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E.G. Shuker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/15.5.957" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5BCC63185206DF49735250FFC369C0D13DD6DF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand-Thouand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355490v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360153v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Cordella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196494v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901709v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lebrun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307624" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653960v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184514v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175860v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973699v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349766v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Kengne-Momo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482548" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Passucci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thomas--Chemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Ali Assaf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23217-7_90" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61795-4_12" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345370v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407485.ch2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538129v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lahmar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_333" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Affi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gezekel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7210" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389065v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03214291v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775436v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993METZ008S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>