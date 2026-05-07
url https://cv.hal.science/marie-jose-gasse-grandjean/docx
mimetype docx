--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -703,226 +703,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CBMA [Chartae Burgundiae Medii Aevi] – VI. Les chartes bourguignonnes sous Philologic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.12312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chartae Burgundiae Medii Aevi (CBMA). Du parchemin à l'écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tribune d'Adonis. Partage d'expériences., 22, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00904739v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01202439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CBMA – Chartae Burgundiae Medii Aevi V. Actes cisterciens et prémontrés</w:t>
               </w:r>
@@ -4945,51 +4945,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6618DF7"/>
+    <w:nsid w:val="24210FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5176,51 +5176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jose-gasse-grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3883-226X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031577687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dicotopo.cths.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artehis.ube.fr/wp-content/uploads/2024/12/BSMEnSavoirPlus10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbet-Massin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lq1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.223.0093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01202414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alma.2014.1151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11991" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.5512" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.2512" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.303586" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poupeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.347" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2000.451042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14499" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Michel Tock" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13770" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sous La Direction de Beno&#238;t-Michel Tock" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par Mich&#232;le Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710540v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jose-gasse-grandjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3883-226X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031577687" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dicotopo.cths.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artehis.ube.fr/wp-content/uploads/2024/12/BSMEnSavoirPlus10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barbet-Massin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bully" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lq1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.223.0093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clouzot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01202414v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/alma.2014.1151" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Magnani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perreaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11991" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11433" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11077" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.5512" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6962" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.2512" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.303586" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Poupeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.347" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2000.451042" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14499" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Michel Tock" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009270v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13098/infoclio.ch-lb-0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202444v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13770" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sous La Direction de Beno&#238;t-Michel Tock" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par Mich&#232;le Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04246215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059132v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05059199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710540v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>