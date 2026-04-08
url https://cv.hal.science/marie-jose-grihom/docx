--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2626,476 +2626,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04146513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien violent dans le couple : apport du génogramme dans la mise à jour des alliances inconscientes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Criminologie et victimologie : approches psychanalytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ravit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claire Metz; Anne Thevenot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubeline Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Ducousso-Lacaze; Pascal-Henri Keller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et violences conjugales Versant sociétal, versant singulier</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.51-56, 2021, 9782749271897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03839352v1</w:t>
+                <w:t xml:space="preserve">hal-03794398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criminologie et victimologie : approches psychanalytiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Harrati</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alain Ducousso-Lacaze; Pascal-Henri Keller. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-29, 2021, Histoire, 978-2-7535-8254-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/136w2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03794398v1</w:t>
+                <w:t xml:space="preserve">halshs-03824586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales. Auteurs et victimes aux prises avec leurs liens d'alliance et de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud; Lydie Bodiou; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-207, 2021, 978-2-7535-8254-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1372u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03839420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lien violent dans le couple : apport du génogramme dans la mise à jour des alliances inconscientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
+              <w:t xml:space="preserve">Claire Metz; Anne Thevenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Femmes et violences conjugales Versant sociétal, versant singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-286, 2021, 9791037008503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/136w2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03824586v1</w:t>
+                <w:t xml:space="preserve">halshs-03839352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre a fantasia &amp;quot;nos matamos uma muhler</w:t>
               </w:r>
@@ -3936,165 +3936,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acte de violence envers soi et subjectivation des liens</w:t>
+                <w:t xml:space="preserve">Le sujet de l'acte et son intentionnalité : quelle actualité dans le champ judiciaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude scientifique Internationale " Les affects de l'Adolescence "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international de Poitiers, " Psychanalyse, Droit et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00635147v1</w:t>
+                <w:t xml:space="preserve">halshs-00635080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet de l'acte et son intentionnalité : quelle actualité dans le champ judiciaire ?</w:t>
+                <w:t xml:space="preserve">Acte de violence envers soi et subjectivation des liens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Poitiers, " Psychanalyse, Droit et médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude scientifique Internationale " Les affects de l'Adolescence "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00635080v1</w:t>
+                <w:t xml:space="preserve">halshs-00635147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subjectivation du sujet déprimé à l'épreuve du discours médical</w:t>
               </w:r>
@@ -4239,51 +4239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC0F7C68"/>
+    <w:nsid w:val="6331030B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4470,51 +4470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jose-grihom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1000-879X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069335117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295913960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400027764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bylon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2022v25n3p619.7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.744.1161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Grihom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.025.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Da Silva Junior" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01693678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grollier, Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2022.01.0315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelladeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136w2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6913/liens-saccages" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13720" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jose-grihom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1000-879X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069335117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295913960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400027764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bylon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2022v25n3p619.7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.744.1161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Grihom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.025.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Da Silva Junior" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01693678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grollier, Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2022.01.0315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136w2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelladeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6913/liens-saccages" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13720" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>