--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -2626,269 +2626,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04146513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criminologie et victimologie : approches psychanalytiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Harrati</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alain Ducousso-Lacaze; Pascal-Henri Keller. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0051⟩</w:t>
+              <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-29, 2021, Histoire, 978-2-7535-8254-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/136w2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794398v1</w:t>
+                <w:t xml:space="preserve">halshs-03824586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+                <w:t xml:space="preserve">Criminologie et victimologie : approches psychanalytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ravit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubeline Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Ducousso-Lacaze; Pascal-Henri Keller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-29, 2021, Histoire, 978-2-7535-8254-5. </w:t>
+              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.51-56, 2021, 9782749271897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/136w2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03824586v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales. Auteurs et victimes aux prises avec leurs liens d'alliance et de famille</w:t>
               </w:r>
@@ -2900,132 +2900,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Pelladeau</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud; Lydie Bodiou; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-207, 2021, 978-2-7535-8254-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1372u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03839420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien violent dans le couple : apport du génogramme dans la mise à jour des alliances inconscientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3045,159 +3045,159 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-286, 2021, 9791037008503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03839352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre a fantasia &amp;quot;nos matamos uma muhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonardo Danziato; Leônia Cavalcante Teixeira; Jean-Luc Gaspard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violência de gênero e odio ao feminino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora CRV</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-105, 2021, 978-65-251-1438-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03839680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bodiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3220,238 +3220,238 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bodiou, L., Chauvaud, F., Grihom, M.J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens saccagés : comment dire les violences conjugales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Histoire, 978-2-7535-8254-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crime de genre et fantasme féminicide. À propos du fantasme &amp;quot;On tue une femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On tue une femme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.407-427, 2019, 9791037000859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motifs du silence : violence sexuelle et lien de couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou, Frédéric Chauvaud, Ludovic Gaussot, Marie foré Gribom, Myriam Soria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en lambeaux : Violences sexuelles et sexuées faites aux femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.321-332, 2016, Histoire, 978-2-7535-5025-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3461,51 +3461,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et liens familiaux : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3521,73 +3521,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (211), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences faites au corps des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3603,73 +3603,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (208), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser notre époque : mutations du sujet ou solutions subjectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3685,51 +3685,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (83), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3739,117 +3739,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intime conviction : incidences sur le jugement des jurés et des magistrats (2013-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Esnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Poitiers. 2015, 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3859,319 +3859,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acte criminel et subjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Criminologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Hammam, Jordanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet de l'acte et son intentionnalité : quelle actualité dans le champ judiciaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Poitiers, " Psychanalyse, Droit et médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acte de violence envers soi et subjectivation des liens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude scientifique Internationale " Les affects de l'Adolescence "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subjectivation du sujet déprimé à l'épreuve du discours médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international de Psychologie critique de la santé de Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4239,51 +4239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6331030B"/>
+    <w:nsid w:val="8F9E9647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4470,51 +4470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jose-grihom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1000-879X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069335117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295913960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400027764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bylon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2022v25n3p619.7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.744.1161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Grihom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.025.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Da Silva Junior" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01693678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grollier, Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2022.01.0315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136w2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelladeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839352v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6913/liens-saccages" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13720" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jose-grihom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1000-879X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069335117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295913960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400027764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bylon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2022v25n3p619.7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.744.1161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Grihom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.025.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Da Silva Junior" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01693678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grollier, Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2022.01.0315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136w2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6913/liens-saccages" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13720" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>