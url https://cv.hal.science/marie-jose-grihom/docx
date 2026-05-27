--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -140,53 +140,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">295913960</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=g5hTpYAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000400027764</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -221,1415 +242,1415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'être Père des Auteurs de Violences Conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia: Teoria e Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (spe1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0102.3772e41nspe01.fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fatherhood of Perpetrators of Domestic Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia: Teoria e Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (spe1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0102.3772e41nspe01.en⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destructivité et survivance de l'objet dans les violences en couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Bylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1415-4714.e230420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couple et ses déliaisons violentes: dimensions sociales, subjectives et intersubjectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1415-4714.e230527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt du groupe psychanalytique à médiation : auteurs de violences conjugales, intercontenance et alliances inconscientes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et psychisme : recherches en psychanalyse et sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Corps, pulsions et enveloppes psychiques, 2023/1 (80-81), pp.149-163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpsy2.081.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women in a violent marital relationship. Passivity-distress in the first links and barriers to subjectivati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (3), pp.619-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1415-4714.2022v25n3p619.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming a boy in a homoparental situation: a psychoanalytic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐josé Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Atani Torasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Social Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (235-236), pp.39-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/issj.12217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intime conviction, conflit psychique et liens intersubjectifs dans la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Justice et liens familiaux : quelles relations ?, 211, pp.69-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.211.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi le silence des femmes ? Violence sexuelle et lien de couple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue- Recherches cliniques et sociologiques sur le couple et la famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.208.0071⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Violences faites au corps des femmes, 208, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.208.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383806v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pourquoi le silence des femmes ? Violence sexuelle et lien de couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue- Recherches cliniques et sociologiques sur le couple et la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (208), p. 71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.208.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.208.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388198v1</w:t>
+                <w:t xml:space="preserve">hal-01383806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La passion : entre aliénation et création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (74), pp.1161-1175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfp.744.1161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00634837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoparentalité : apports d'une approche psychanalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Divan Familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (25), pp.125-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/difa.025.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche métapsychologique de l'homoparentalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Parentalité et homoparentalité, quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48, pp.184-193</w:t>
+              <w:t xml:space="preserve">, 2009, 3 (48), pp.292-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634891v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentalité et homoparentalité, quels enjeux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pour une approche métapsychologique de l'homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 3 (48), pp.292-299</w:t>
+              <w:t xml:space="preserve">, 2009, 48, pp.184-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634897v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pragmatique psychologique peut-elle rendre compte des énoncés analogiques du thérapeute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 54 (452), pp.213-221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2001.15023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1639,821 +1660,821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couple et sa violence. Déchiffrages d’un symptôme social et subjectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Da Silva Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Grihom</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Chauvaud; Lydie Bodiou; Marie-José Grihom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 324 p., 2021, 9782753582545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences en famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Bodiou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Psychanalyse en questions, 9791037002853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme sur trois : les violences faites aux femmes, d’hier à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Bodiou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Atlantique, 80 p., 2019, 978-2-911320-73-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02562028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On tue une femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Bodiou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gaussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Laufer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 460 p., 2019, Psychanalyse en questions, 9791037000859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Corps défaillants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Imago, 2018, 978-284952-949-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps en lambeaux. Violences sexuelles et sexuées faites aux femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Bodiou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gaussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-josé Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 416 p., 2016, Histoire. Série Justice et déviance, 978-2-7535-5025-4 (papier) ; 978-2-7535-5553-2 (numérique). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.45385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes victimes de violences conjugales : une approche clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grollier, Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.173, 2012, 978-2-7535-2130-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2463,995 +2484,995 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le féminicide au prisme de la psychanalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romuald Hamon; Yohan Trichet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalités contemporaines et crimes de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-126, 2023, Clinique psychanalytique et psychopathologie, 978-2-7535-9242-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser l'uxoricide d'Althusser aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives du féminicide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.317-334, 2022, 9791037008299. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.bodio.2022.01.0315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04146513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lien violent dans le couple : apport du génogramme dans la mise à jour des alliances inconscientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
+              <w:t xml:space="preserve">Claire Metz; Anne Thevenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Femmes et violences conjugales Versant sociétal, versant singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-286, 2021, 9791037008503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/136w2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03824586v1</w:t>
+                <w:t xml:space="preserve">halshs-03839352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criminologie et victimologie : approches psychanalytiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Alain Ducousso-Lacaze; Pascal-Henri Keller. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0051⟩</w:t>
+              <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-29, 2021, Histoire, 978-2-7535-8254-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/136w2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794398v1</w:t>
+                <w:t xml:space="preserve">halshs-03824586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales. Auteurs et victimes aux prises avec leurs liens d'alliance et de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Pelladeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud; Lydie Bodiou; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens saccagés. Comment dire les violences familiales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-207, 2021, 978-2-7535-8254-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1372u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03839420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien violent dans le couple : apport du génogramme dans la mise à jour des alliances inconscientes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Criminologie et victimologie : approches psychanalytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Pelladeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ravit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claire Metz; Anne Thevenot. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubeline Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Ducousso-Lacaze; Pascal-Henri Keller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et violences conjugales Versant sociétal, versant singulier</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.51-56, 2021, 9782749271897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03839352v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre a fantasia &amp;quot;nos matamos uma muhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leonardo Danziato; Leônia Cavalcante Teixeira; Jean-Luc Gaspard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violência de gênero e odio ao feminino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora CRV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-105, 2021, 978-65-251-1438-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03839680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bodiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Bodiou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bodiou, L., Chauvaud, F., Grihom, M.J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens saccagés : comment dire les violences conjugales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Histoire, 978-2-7535-8254-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crime de genre et fantasme féminicide. À propos du fantasme &amp;quot;On tue une femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On tue une femme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.407-427, 2019, 9791037000859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motifs du silence : violence sexuelle et lien de couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou, Frédéric Chauvaud, Ludovic Gaussot, Marie foré Gribom, Myriam Soria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en lambeaux : Violences sexuelles et sexuées faites aux femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.321-332, 2016, Histoire, 978-2-7535-5025-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3461,275 +3482,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et liens familiaux : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (211), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences faites au corps des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (208), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser notre époque : mutations du sujet ou solutions subjectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (83), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3739,117 +3760,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intime conviction : incidences sur le jugement des jurés et des magistrats (2013-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Leturmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Esnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Poitiers. 2015, 182 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3859,319 +3880,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acte criminel et subjectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de Criminologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Hammam, Jordanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet de l'acte et son intentionnalité : quelle actualité dans le champ judiciaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Acte de violence envers soi et subjectivation des liens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Poitiers, " Psychanalyse, Droit et médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude scientifique Internationale " Les affects de l'Adolescence "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635080v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acte de violence envers soi et subjectivation des liens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Le sujet de l'acte et son intentionnalité : quelle actualité dans le champ judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude scientifique Internationale " Les affects de l'Adolescence "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international de Poitiers, " Psychanalyse, Droit et médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635147v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subjectivation du sujet déprimé à l'épreuve du discours médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international de Psychologie critique de la santé de Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4239,51 +4260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F9E9647"/>
+    <w:nsid w:val="9D707022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4470,51 +4491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jose-grihom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1000-879X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069335117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295913960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400027764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bylon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2022v25n3p619.7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.744.1161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Grihom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.025.0125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Da Silva Junior" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01693678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grollier, Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2022.01.0315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136w2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485566v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6913/liens-saccages" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13720" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635149v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635080v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-jose-grihom" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1000-879X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069335117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295913960" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=g5hTpYAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400027764" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e41nspe01.en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Bylon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mouillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gaspard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.e230527" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy2.081.0149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2022v25n3p619.7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leturmy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.211.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Keller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.744.1161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Grihom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.025.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Da Silva Junior" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pus.unistra.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chauvaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bodiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165724v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Soria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5401/le-corps-en-lambeaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45385" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01693678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grollier, Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bodio.2022.01.0315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136w2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pelladeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1372u" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ravit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6913/liens-saccages" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13720" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635149v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>