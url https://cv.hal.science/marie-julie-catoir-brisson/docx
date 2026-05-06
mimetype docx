--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,2678 +325,2769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crafting emotional narratives: autoethnography as a tool for reflexive inquiry in healthcare codesign practice during COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Catoir Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paixao-Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codesign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.94-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15710882.2025.2455612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le suicide des personnels hospitaliers : le comprendre et le prévenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins-Aides-soignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 119, pp.20-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sasoi.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication dans les approches de design participatif : matérialité et factitivité des objets de médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Catoir Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique en situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Catoir Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.5202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coconcevoir la transition inclusive : la création d'objets frontières comme médiums « en absence » dans les communautés émergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (19), pp.38-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.019.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de design définie par la représentation visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.9557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (2), pp.87-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homme comme un “être d'habitude.” Essai d'anthropologie et d'épistémologie pour les Sciences du Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (2), pp.87-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/desi_r_00720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie du prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Design dans la cité, 14, p.198-216</w:t>
+              <w:t xml:space="preserve">, 2022, Le design dans la cité : nouvelles manières d'appréhender la conception, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Wrembel</w:t>
+                <w:t xml:space="preserve">hal-03844899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le design social croise le design fiction pour anticiper les risques naturels de la ville de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le design dans la cité : nouvelles manières d'appréhender la conception, 14</w:t>
+              <w:t xml:space="preserve">, 2022, Design dans la cité, 14, p.198-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture de la conception et du design dans la recherche-intervention en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.11860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des usages dégradés désirables : nouveaux imaginaires du design d’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-­brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Arts, Médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les Arts de faire : Acte 2 - Design du peu, pratiques ordinaires, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking social and sustainable innovations through prospective co-design and project-grounded research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISCERN, International journal of design for social change sustainable innovation and entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.123-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception et intégration d’objets connectés dans la prise en charge de l’insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Impacts sociétaux et développements du management des technologies organisationnelles, 13 (2), pp.213-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mto.013.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d'information et physicalisation des données : une expérience pédagogique en Humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1089653ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser le co-design et les méthodes visuelles dans la recherche qualitative sur les émotions, l’expérience et la sensorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paixão-Barradas Susana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sensorialité, émotion et esthétique en recherche qualitative, p.95-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting productive disagreement between research and project in design : A basemap for action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Design Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (sup1), pp.2221-2223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14606925.2019.1595015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Deni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12977/ocula2019-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie GENTES (2017), The In-Discipline of Design: Bridging the Gap Between Humanities and Engineering (recension)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.9266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des méthodes visuelles et créatives à une recherche-projet sur le sommeil et la santé mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Latina de Comunicación Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Comunicación y Música: mensajes, manifestaciones y negocios, Cuadernos Artesanos de Comunicación 144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4185/cac144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du numérique et des objets connectés à la santé : pour une approche centrée sur les usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Internet des objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du design d’interaction au « textile social » : approches communicationnelle et sémiotique d’un média tangible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Design et communication, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation sociale par le design en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.63-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.006.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantified Self and Mobile Health Applications : from Information and Communication Sciences to Social Innovation by Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol 4 pp.139-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119427391.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRS 2016 : une expérience de recherche au sein de la Design Research Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Algorithmes, 4 (2), pp.136-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.004.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien et méthodes visuelles : une démarche de recherche créative en sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-­brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jankeviciute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L’entretien, l’expérience et la pratique, 92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sds.1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activisme socio-politique et intermédialité dans le documentaire Super Amigos d’Arturo PEREZ-TORRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinémas d’Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cinéma et Politique, 21, pp.162-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cinelatino.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’oeuvre d’art numérisée à l’image numérique circulante : approche sémiotique et anthropologique de l’énonciation dans Google Art Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L'image artistique à l'ère de la reproduction numérique. Sémiotique visuelle et interfaces, Vol 2 (n°2), pp.261-280. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rin.2.261-280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiplication des écrans et relations aux médias : de l’écran d’ordinateur à celui du Smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rin.2.261-280⟩</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.53--66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rendre compte des phénomènes d'hybridation, d'intermédialite et de métissage des images : pour une approche transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise au Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Cinémas du monde, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/map.1165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau regard sur l’affichage urbain : le passage Saint Rémy à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lechenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Versel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La ville dans tous les sens, 32, pp.124-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3006,3054 +3097,3054 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revisite de la recherche-projet : trajectoires croisées d'engagement dans la recherche participative par le design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet comme terrain de la recherche contributive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA, Ecole Nationale Supérieure d'Architecture de Grenoble, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs et médiations des low-tech depuis les années 1970 : une tentative de débroussaillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déconstruire la notion d’« innovation » par les low-tech: transformations économiques, sociales et culturelles du temps présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées scientifiques de Nantes Université, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CliFi to fiction for change : the contribution of fiction and design to media and communication research on digital sobriety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment, Science and Risk Communication Working Group, OCP23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR), Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From digital sobriety to innovation through withdrawal: thinking about the uses of a smartphone without connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation des sociétés, 23ème Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’expérience de la dialyse à domicile par le co-design : de l'enquête collective à la création de dispositifs de médiation pour les ateliers participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paixao Barradas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Codesign des technologies numériques de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes visuelles, créatives et narratives dans la recherche qualitative en SIC et design: contributions et défis méthodologiques pour le chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libérer la parole habitante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire méthodologique de l’UMR Citeres, Université de Tours, Jun 2023, MSH Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">From digital sobriety to innovation through withdrawal: thinking about the uses of a smartphone without connection</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mobile et redéfinition de la place du malade chronique dans son parcours de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Congrès de la SFSIC - Société et espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie du prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque M'2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des innovations sociales et durables : le prisme de la recherche-projet en design social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIUESS 2020-2021 - XXe Rencontres du Réseau Inter-Universitaire de l’Economie Sociale et Solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et recherche participative : les apports du design participatif à la problématique des risques (santé, climat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Boutique des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'appropriation d'un dispositif de santé mobile pour le suivi de l'insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtuous design for e-health: first sketch of an ethical framework actionable in practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design4Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Amsterdam, Netherlands. p.701-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement des troubles du sommeil : la recherche-projet Som'Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation et innovation sociale par le design au service de la santé mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeudis de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audencia Sciences Com, Mar 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du rôle des émotions dans le sport : renouveler les approches qualitatives par le co-design et les méthodes visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Paixão-Barradas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensorialité, émotion et esthétique en recherche qualitative : la participation des acteurs dans la production, l’analyse et la diffusion de ces connaissances, 87ème congrès de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, transmedia et médiation culturelle : la conception d’une webapp de visite augmentée du Fort Vauban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines en représentation : le design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire du Centre Norbert Elias (UMR 8562), Oct 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un design social des usages des écrans en santé mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMPEC (Interactions Multimodales Par Ecrans)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR (CNRS, Université Lyon 2, ENS Lyon), Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-conception d’un dispositif socio-technique en santé mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabCMO (Laboratoire sur la Communication Numérique) et ComSanté, Mar 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la science-fiction au design social : penser la ville intelligente de demain au service de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et Virtuel : 13emes Rencontres euro-méditerranéennes Volubilis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volubilis, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation en santé : apports et limites des méthodes créatives dans une recherche-projet sur le sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création, créativité, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication (SFSIC), Jun 2018, Paris, France. pp.316-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle du designer dans l’innovation en santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Kedge Design School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design d’information et physicalisation des données : une expérience pédagogique en Humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Repenser les humanités numériques / Thinking the Digital Humanities Anew », Colloque du CRIHN (Centre de Recherche InterUniversitaire sur les Humanités Numériques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIHN (Centre de Recherche InterUniversitaire sur les Humanités Numériques), Université de Montréal, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social innovation by design in mobile healthcare for sleep disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design as a catalyst for change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Design Research Society, Jun 2018, Limerick, Ireland. pp.2324-2333 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21606/drs.2018.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of creative and visual methods to a project-grounded research on sleep disorders and m-health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Latina de Comunicación Social; X Congreso Internacional Latina de Comunicación Social, Dec 2018, Tenerife (Canaries), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mobile pour le suivi de l’insomnie chronique : design de services et sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.307-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Som'Health : Innovation sociale et design en santé mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'open innovation : penser, faire, vendre - 3ème journée Dispositifs médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurobiomed (Grabels); Nîmes Métropole; CHU de Nîmes, May 2017, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et innovation : enjeux et mutations dans les stratégies et les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover pour communiquer : quelle idée ! 14ème journée ORCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry (Montpellier), Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’œuvre d’art numérisée à l’image numérique circulante : enjeux de reproduction, réénonciation et remédiation dans Google Art Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de l'IRMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRMA (Institut de Recherche Mathématique Avancée); Casino Luxembourg - Forum d'Art contemporain, Mar 2017, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the specificity of the project in design to social innovation by design: a contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-­‐julie Catoir-­‐brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Deni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design + Research + Society - Future-Focused Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Design Research Society, Jun 2016, Brighton, United Kingdom. pp.2287-2300, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21606/drs.2016.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narration spatiale et écriture intermédiale. Analyse de Geoproject, outil numérique expérimental d’éditorialisation cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ecritech'7 : Le numérique, pratiques d'écritures nouvelles et plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice Sophia-Antipolis, May 2016, Saint-Jean d'Angély, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la matérialité médiatique et l'expérience immersive dans Sequenced : sémiotique, intermédialité et anthropologie de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens et médiation. Substances, supports, pratiques : matérialités médiatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Luxembourg, Jul 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantified-self et m-santé : quand le corps de Chris Dancy devient un objet connecté spectaculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.88-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication et métamorphoses des écrans : approches sémiotiques, intermédiales et anthropologie de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-­brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du programme de recherche Métamorphoses des écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de résistance sémiotique, Oct 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oeil Critique : an example of Partipatory Education for Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’IAMCR </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Media and Communication Research, Jul 2009, México DF, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chercheur en situation d’interculturalité, Questionnements soulevés par un objet appartenant à une culture métisse : l’exemple du cinéma mexicain contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interculturel dans la formation à l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté Polydisciplinaire de Ouarzazate, Jun 2009, Ouarzazate, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Oeil Critique : an example of Participatory Education for Media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human rigths and Communication. IAMCR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Ciudad de Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rendre compte des phénomènes d’hybridation, d’intermédialité et de métissage des images : pour une approche transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’AFECCAV : Faire de la recherche en cinéma et audiovisuel : quelles démarches pour quels enjeux ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinarité et construction d’un objet frontière en sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale AFECCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Enseignants et Chercheurs en Cinéma et Audio-Visuel (AFECCAV), Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux de temporalité dans le cinéma latino-américain et l’animation japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités actuelles : perceptions et approches du temps en arts et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire IMAGINES, Oct 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6063,336 +6154,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et cultures en dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2016, Audiovisuel et Communication, 978-2-343-07039-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Feugain</w:t>
+                <w:t xml:space="preserve">hal-04481025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphoses des écrans : multiplication des écrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. 2016, Audiovisuel et Communication, 978-2-343-07039-1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Versel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Julie Catoir- Brisson; Martine Versel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Design Numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5 (1), 2016, Interfaces numériques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Métamorphoses des écrans : multiplication des écrans</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphoses des écrans : invisibilisations des écrans (dilutions, dissimulations, camouflages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Julie Catoir- Brisson; Emmanuelle Caccamo. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Design Numérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5 (1), 2016, Interfaces numériques</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 5 (2), 2016, Interfaces numériques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...96 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6402,972 +6493,972 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bestiary of AI. A Decision-making Tool for the Design of Future Companion Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and the humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le design social renouvelle les méthodes de recherche en sciences humaines et sociales. Retour réflexif sur deux recherches-projets en santé et habitat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agbessi, Eric (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et innovation sociale. Définitions citoyennes et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.149-164, 2021, 978-2-343-22598-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224337v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le co-design au service de l’intelligence collective et collaborative dans un projet européen : retour sur deux laboratoires de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Access, an introduction to Transmedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tact Editura, p.29-50, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de la sémiotique à la santé : cas d’une recherche-projet sur le sommeil et les objets connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Kimé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sémiotique et son autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.645-654, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magritte à l’épreuve du regard : Approche automatisée par le logiciel Alceste de quelques-uns des Écrits de Magritte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Versel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Busquets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Hébert; Pascal Muchelucci; Eric Trudel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magritte : perspectives nouvelles, nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nota Bene Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-278, 2018, 978-2-89518-604-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design du livre en contexte numérique : conversation avec René Bourassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses Universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 978-2-13-078883-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de soi et applications mobiles de santé : des sciences de l’information et de la communication à l’innovation sociale par le design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasreddine Bouhai; Imad Saleh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet des objets : évolutions et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-170, 2017, Collection systèmes d'information, web et société. Série Outils et usages numériques, 978-1-78405-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1. Nouvelles mises en expérience du texte : design, littératie, édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Vial; Marie-Julie Catoir-Brisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.11-20, 2017, 9782130788836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hybridation culturelle dans le cinéma mexicain contemporain:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Roudier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et cultures en dialogue : espaces culturels, espaces médiatiques et sensoriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-343-07039-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la matérialité médiatique et l’expérience immersive dans Sequenced : sémiotique, intermédialité et anthropologie de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENS ET MÉDIATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, 979-10-95835-00-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières physiques, politiques et symboliques dans Babel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elyette Benjamin-Labarthe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma métis aux États-Unis. Représentations de la frontière Mexique/Etats-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Sciences de l'Homme d'Aquitaine (MSHA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Études littéraires d'Amérique du Nord, 9782858924127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7377,114 +7468,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hybridation esthetique et culturelle dans le cinema mexicain contemporain :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux Montaigne, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01116367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7552,51 +7643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21B50BB2"/>
+    <w:nsid w:val="67E6C99E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7783,51 +7874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-julie-catoir-brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9578-8977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160322987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236567v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vall&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Catoir Brisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11860" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-&#173;brisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089653ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paix&#227;o-Barradas Susana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427391.ch6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.004.0136" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jankeviciute" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1130" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841913v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cinelatino.344" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.2.261-280" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1165" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Amri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lechenaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Versel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.367" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paixao Barradas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257304v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145676v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Paix&#227;o-Barradas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324395v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064502v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2018.264" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842135v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842138v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481025v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dumouchel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-design-numerique.fr/page-d-exemple/page-des-parutions/les-numeros-de-2016/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caccamo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2072" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183080v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/magritte-perspectives-nouvelles-nouveaux-regards" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/internet-des-objets" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298078v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49256" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356341v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100920660&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116367v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-julie-catoir-brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9578-8977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160322987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236567v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vall&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Catoir Brisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paixao-Barradas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2455612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11860" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-&#173;brisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089653ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paix&#227;o-Barradas Susana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0216" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427391.ch6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.004.0136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jankeviciute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cinelatino.344" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.2.261-280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Amri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lechenaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Versel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.367" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paixao Barradas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257304v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Paix&#227;o-Barradas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2018.264" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842131v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dumouchel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-design-numerique.fr/page-d-exemple/page-des-parutions/les-numeros-de-2016/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caccamo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2072" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/magritte-perspectives-nouvelles-nouveaux-regards" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/internet-des-objets" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49256" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356341v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100920660&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>