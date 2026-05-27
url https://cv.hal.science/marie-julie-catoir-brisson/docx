--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1078,519 +1078,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie du prototype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le design social croise le design fiction pour anticiper les risques naturels de la ville de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Wrembel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le design dans la cité : nouvelles manières d'appréhender la conception, 14</w:t>
+              <w:t xml:space="preserve">, 2022, Design dans la cité, 14, p.198-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844899v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-03850352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie du prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Wrembel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gauthier Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Design dans la cité, 14, p.198-216</w:t>
+              <w:t xml:space="preserve">, 2022, Le design dans la cité : nouvelles manières d'appréhender la conception, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850352v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rethinking social and sustainable innovations through prospective co-design and project-grounded research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DISCERN, International journal of design for social change sustainable innovation and entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.123-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture de la conception et du design dans la recherche-intervention en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.11860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des usages dégradés désirables : nouveaux imaginaires du design d’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-­brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Arts, Médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les Arts de faire : Acte 2 - Design du peu, pratiques ordinaires, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception et intégration d’objets connectés dans la prise en charge de l’insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,287 +1804,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annie GENTES (2017), The In-Discipline of Design: Bridging the Gap Between Humanities and Engineering (recension)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.9266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Deni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocula : occhio semiotico sui media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12977/ocula2019-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimenting productive disagreement between research and project in design : A basemap for action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Watkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Design Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (sup1), pp.2221-2223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14606925.2019.1595015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145126v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-02128245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des méthodes visuelles et créatives à une recherche-projet sur le sommeil et la santé mobile</w:t>
               </w:r>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien et méthodes visuelles : une démarche de recherche créative en sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-­brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jankeviciute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3187,467 +3187,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From CliFi to fiction for change : the contribution of fiction and design to media and communication research on digital sobriety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment, Science and Risk Communication Working Group, OCP23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR), Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acteurs et médiations des low-tech depuis les années 1970 : une tentative de débroussaillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Saurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déconstruire la notion d’« innovation » par les low-tech: transformations économiques, sociales et culturelles du temps présent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées scientifiques de Nantes Université, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">From CliFi to fiction for change : the contribution of fiction and design to media and communication research on digital sobriety</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l’expérience de la dialyse à domicile par le co-design : de l'enquête collective à la création de dispositifs de médiation pour les ateliers participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paixao Barradas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment, Science and Risk Communication Working Group, OCP23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR), Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Codesign des technologies numériques de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes visuelles, créatives et narratives dans la recherche qualitative en SIC et design: contributions et défis méthodologiques pour le chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libérer la parole habitante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire méthodologique de l’UMR Citeres, Université de Tours, Jun 2023, MSH Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From digital sobriety to innovation through withdrawal: thinking about the uses of a smartphone without connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La numérisation des sociétés, 23ème Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux-Montaigne, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Repenser l’expérience de la dialyse à domicile par le co-design : de l'enquête collective à la création de dispositifs de médiation pour les ateliers participatifs</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mobile et redéfinition de la place du malade chronique dans son parcours de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Congrès de la SFSIC - Société et espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3672,103 +3672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie du prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque M'2021 - Design dans la cité : nouvelles manières d’appréhender la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
@@ -3948,51 +3948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'appropriation d'un dispositif de santé mobile pour le suivi de l'insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4119,299 +4119,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse du rôle des émotions dans le sport : renouveler les approches qualitatives par le co-design et les méthodes visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Paixão-Barradas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensorialité, émotion et esthétique en recherche qualitative : la participation des acteurs dans la production, l’analyse et la diffusion de ces connaissances, 87ème congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Gatineau, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagnement des troubles du sommeil : la recherche-projet Som'Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT (Institut Mines Telecom), Oct 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation et innovation sociale par le design au service de la santé mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeudis de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audencia Sciences Com, Mar 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079311v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02145676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, transmedia et médiation culturelle : la conception d’une webapp de visite augmentée du Fort Vauban</w:t>
               </w:r>
@@ -4598,165 +4598,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’innovation en santé : apports et limites des méthodes créatives dans une recherche-projet sur le sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Création, créativité, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication (SFSIC), Jun 2018, Paris, France. pp.316-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la science-fiction au design social : penser la ville intelligente de demain au service de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et Virtuel : 13emes Rencontres euro-méditerranéennes Volubilis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volubilis, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064502v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01841755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle du designer dans l’innovation en santé ?</w:t>
               </w:r>
@@ -5021,165 +5021,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet Som'Health : Innovation sociale et design en santé mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'open innovation : penser, faire, vendre - 3ème journée Dispositifs médicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurobiomed (Grabels); Nîmes Métropole; CHU de Nîmes, May 2017, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Santé mobile pour le suivi de l’insomnie chronique : design de services et sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.307-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711440v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01548365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et innovation : enjeux et mutations dans les stratégies et les organisations</w:t>
               </w:r>
@@ -5627,51 +5627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication et métamorphoses des écrans : approches sémiotiques, intermédiales et anthropologie de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-­brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du programme de recherche Métamorphoses des écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de résistance sémiotique, Oct 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7643,51 +7643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67E6C99E"/>
+    <w:nsid w:val="0EDFEBB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7874,51 +7874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-julie-catoir-brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9578-8977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160322987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236567v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vall&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Catoir Brisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paixao-Barradas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2455612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11860" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-&#173;brisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089653ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paix&#227;o-Barradas Susana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9266" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0216" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427391.ch6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.004.0136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jankeviciute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cinelatino.344" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.2.261-280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Amri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lechenaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Versel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.367" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paixao Barradas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257304v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Paix&#227;o-Barradas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2018.264" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842131v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dumouchel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-design-numerique.fr/page-d-exemple/page-des-parutions/les-numeros-de-2016/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caccamo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2072" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/magritte-perspectives-nouvelles-nouveaux-regards" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/internet-des-objets" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49256" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356341v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100920660&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-julie-catoir-brisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9578-8977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160322987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236567v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vall&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.204.0097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Catoir Brisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paixao-Barradas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2025.2455612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Royer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sasoi.2024.05.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.5202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714336v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Oger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.019.0038" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watkin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9557" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_r_00720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850352v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.11860" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-&#173;brisson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089653ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paix&#227;o-Barradas Susana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.9266" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Deni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/ocula2019-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2019.1595015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac144" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0216" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0065" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119427391.ch6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.004.0136" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jankeviciute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1130" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cinelatino.344" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841906v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.2.261-280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lancien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.1165" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842124v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Amri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lechenaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Versel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.367" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paixao Barradas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194116v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobroff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257304v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766182v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vial" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145676v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Paix&#227;o-Barradas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079312v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841755v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842128v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2018.264" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548365v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;&#8208;julie Catoir-&#173;&#8208;brisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2016.143" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297457v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842135v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842138v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842131v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dumouchel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-design-numerique.fr/page-d-exemple/page-des-parutions/les-numeros-de-2016/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caccamo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2072" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224337v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841882v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/magritte-perspectives-nouvelles-nouveaux-regards" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551818v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0177" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546354v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/internet-des-objets" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298078v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49256" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356341v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842027v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100920660&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>