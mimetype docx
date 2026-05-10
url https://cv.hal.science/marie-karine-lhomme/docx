--- v0 (2026-03-21)
+++ v1 (2026-05-10)
@@ -676,377 +676,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments d'érudition. Servius et le savoir antique</w:t>
+                <w:t xml:space="preserve">Fragments d’érudition. Servius et le savoir antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alessandro Garcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Karine Lhommé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olms, Spudasmata (168), pp.535, 2016, 978-3-487-15433-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olms, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01344909v1</w:t>
+                <w:t xml:space="preserve">halshs-01756027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agobard de Lyon. Œuvres. Tome I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Rubellin</w:t>
+                <w:t xml:space="preserve">Fragments d'érudition. Servius et le savoir antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Bériou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Karine Lhommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Cerf, 583, 2016, Sources Chrétiennes, Bernard Meunier, 978-2-204-10899-7</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olms, Spudasmata (168), pp.535, 2016, 978-3-487-15433-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762495v1</w:t>
+                <w:t xml:space="preserve">halshs-01344909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragments d’érudition. Servius et le savoir antique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Vallat</w:t>
+                <w:t xml:space="preserve">Agobard de Lyon. Œuvres. Tome I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rubellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Garcea</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bériou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Olms, 2016</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Charansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Cerf, 583, 2016, Sources Chrétiennes, Bernard Meunier, 978-2-204-10899-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01756027v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphonia Romana. Hommages à Fréderique Biville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Karine Lhommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olms, Spudasmata (155.1-2), pp.502, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1090,51 +1090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Karine Lhommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, Collection de la Maison de l'Orient méditerranéen ancien. Série philologique, 49, 978-2-35668-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1146,263 +1146,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’explication de texte en langues anciennes. Préparation aux concours</w:t>
+                <w:t xml:space="preserve">L'explication de textes en langues anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Elfassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martine Furno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ellipses, 2008, 978-2-7298-3961-1</w:t>
+              <w:t xml:space="preserve">Julie Sorba. Ellipses, pp.240, 2008, 978-2-7298-3961-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928882v1</w:t>
+                <w:t xml:space="preserve">halshs-00423235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'explication de textes en langues anciennes</w:t>
+                <w:t xml:space="preserve">L’explication de texte en langues anciennes. Préparation aux concours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martine Furno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Elfassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julie Sorba. Ellipses, pp.240, 2008, 978-2-7298-3961-1</w:t>
+              <w:t xml:space="preserve">Ellipses, 2008, 978-2-7298-3961-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423235v1</w:t>
+                <w:t xml:space="preserve">hal-04928882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2565,51 +2565,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99C957E6"/>
+    <w:nsid w:val="02649239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2796,51 +2796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-karine-lhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3626-9581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164467920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02437036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karine Lhomm&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463094v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/VL.179.0.2034449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vallat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762495v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rubellin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Besson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouhot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-karine-lhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3626-9581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164467920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02437036v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Karine Lhomm&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463094v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/VL.179.0.2034449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756027v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vallat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garcea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rubellin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole B&#233;riou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Besson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouhot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Charansonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sorba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elfassi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Furno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Etienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01005148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04926681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>