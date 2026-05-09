--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -72,1805 +72,1805 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations artistiques en quartiers populaires, entre outil de lien social et dispositifs d’émancipation</w:t>
+                <w:t xml:space="preserve">Co-creation and placemaking: French and Swedish perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Staffansson Pauli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315914v1</w:t>
-[...991 lines deleted...]
-                <w:t xml:space="preserve">halshs-04027074v1</w:t>
+                <w:t xml:space="preserve">hal-05315972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pratique de recherche sensible et en réciprocité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Lignes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, pp. 106-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'observation au diagnostics territorial en marchant, l'apport des méthodes géographiques dans la formation supérieure des professions immobilières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés interspécifiques et care en action. Soin, décalage, résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GéoProximitéS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, https://geoproximites.fr/ ark:/84480/2024/06/01/care-ac7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dérangement d’une recherche-en-train-de-se-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agencements : Recherches et pratiques sociales en expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire-recherche entre-plusieurs et en déplacement : Esquisse d’une nouvelle professionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philotope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les synergies à l'œuvre pour faire recherche en architecture, 14, pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02971698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attente(s) et incertitude(s),le terreau de « Prenez Racines ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du développement social urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69, pp. 28-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdsu.069.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04030793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-between new figures of art and urban transformation projects. A French perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Kullmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Arts in Cities - Cities in Arts, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/articulo.3420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04026954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creation and placemaking: French and Swedish perspectives</w:t>
+                <w:t xml:space="preserve">Expérimentations artistiques en quartiers populaires, entre outil de lien social et dispositifs d’émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36èmes Journées de formation "La culture dans la construction des liens, un outil pour les travailleurs sociaux ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mouvement pour l'accompagnement à l'insertion sociale Rhones-Alpes, Jun 2025, Saint Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme et démocratie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation MRJC de Saint Denis sur Coise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRJC, Apr 2025, Saint-Denis sur Coise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des forêts urbaines sensibles et robustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACFAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Azzedine Madani, May 2025, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhabitants’ participation to urban projects. Methods and actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malmö Real Estate Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malmö University, Department of Urban Studies, Real Estate unit, May 2023, Malmö Sweden, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using senseable methods to engage residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Annual Malmo Real Estate Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malmö University, May 2023, Malmö, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se tenir ensemble, entre vivants vulnérables au milieu du chantier urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Immobilier durable 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPI2R, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcher pour faire-trajet, dans les pas de Patrick Geddes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Patrick Geddes, un pionnier de l'écologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Montpellier, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02971679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture d'un espace public &amp;quot;sensible&amp;quot;. Engagement et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE Espaces publics, cultures, engagements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04030516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expériences sensibles de l’espace public, un prisme pour comprendre les rapports de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Agir dans la ville. Art et politique dans l'espace urbain 3 : du quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté d'architecture de Mions, Dec 2017, Mions, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04030749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative and sensitive research, an in-between committed position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sense as a field’s experience in geography of arts: methods and tools, positionality and teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers, Apr 2017, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art and urban planning projects. French perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Kullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Geographical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Moscow, 2015, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles pratiques artistiques et les organismes de logement social : entre service public, service marchand et lieux de créativité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : La culture en projets : service et/ou industrie. D’Adorno au web 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 3, Nov 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation, légitimité et coconstruction : les enjeux des nouvelles pratiques artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISIAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles pratiques artistiques dans des quartiers d’habitat social : potentiels et institutionnalisation de la participation contributive informelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e journées doctorales GIS « Participation du public, décision, démocratie participative »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et participation, Nov 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-05315972v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles pratiques artistiques dans les quartiers d’habitat social. Entre marge et inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kenza Bouhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art contemporain et marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Marc Bloch Berlin, Oct 2013, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2159,51 +2159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation, légitimité et co-construction : les enjeux des nouvelles pratiques artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Kenza Bouhaddou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’animation socio-culturelle, quelle place dans le projet urbain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2573,51 +2573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315941v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569779v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030516v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Kullmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.069.0028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026954v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staffansson Pauli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Serrano Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cseditions.blog/2017/01/04/lanimation-socioculturelle-quelle-place-dans-le-projet-urbain/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Staffansson Pauli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315828v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.069.0028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Kullmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164695v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031796v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Serrano Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02971704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cseditions.blog/2017/01/04/lanimation-socioculturelle-quelle-place-dans-le-projet-urbain/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>