--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -165,932 +165,1049 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture en contrechamp : la production littéraire face aux média visuels</w:t>
+                <w:t xml:space="preserve">Invues: Image, écriture, théorie. un programme de recherches en littérature générale et comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Colinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neeser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/itineraires.12841⟩</w:t>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 327, pp.233-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15dg7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112220v1</w:t>
+                <w:t xml:space="preserve">hal-05568349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image comme relation, de Vertov à Rancière</w:t>
+                <w:t xml:space="preserve">Écriture en contrechamp : la production littéraire face aux média visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14536-3.p.0093⟩</w:t>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.12841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762331v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre l'image poétique : la nudité comme objet chez Emmanuel Hocquard</w:t>
+                <w:t xml:space="preserve">L’image comme relation, de Vertov à Rancière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de littérature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'Image, 2 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14536-3.p.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497620v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lecture au prisme de la simultanéité</w:t>
+                <w:t xml:space="preserve">Contre l'image poétique : la nudité comme objet chez Emmanuel Hocquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.331-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483214v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter en contrechamp. Bertrand Bonello lecteur de Sueurs froides (D'entre les morts) et spectateur de Vertigo</w:t>
+                <w:t xml:space="preserve">La lecture au prisme de la simultanéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercâmbio : Revue d’Études Françaises=French Studies Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.95-110</w:t>
+              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481748v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et mécanismes de l’hybridité méthodologique dans Le Comparatisme comme approche critique. Tome 2 — Littérature, arts, sciences humaines et sociales/Literature, the Arts and the Social Sciences, A. Tomiche (dir.), Paris, Classiques Garnier, 2017</w:t>
+                <w:t xml:space="preserve">Adapter en contrechamp. Bertrand Bonello lecteur de Sueurs froides (D'entre les morts) et spectateur de Vertigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Intercâmbio : Revue d’Études Françaises=French Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.95-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03483218v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinephile narrators. Reshaping text/image relation in French contemporary fiction (Christine Montalbetti, Tanguy Viel)</w:t>
+                <w:t xml:space="preserve">Principes et mécanismes de l’hybridité méthodologique dans Le Comparatisme comme approche critique. Tome 2 — Littérature, arts, sciences humaines et sociales/Literature, the Arts and the Social Sciences, A. Tomiche (dir.), Paris, Classiques Garnier, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities Bulletin</w:t>
+              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03483233v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire avec le cinéma</w:t>
+                <w:t xml:space="preserve">Cinephile narrators. Reshaping text/image relation in French contemporary fiction (Christine Montalbetti, Tanguy Viel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles francographies</w:t>
+              <w:t xml:space="preserve">Humanities Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483229v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a time for Alice Guy?</w:t>
+                <w:t xml:space="preserve">Lire avec le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary Art</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles francographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481684v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer, transposer, restituer. &amp;quot;La Nouba des femmes du mont Chenoua&amp;quot; et ses résurgences littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de VOIR SELON LES ÉCRANS, PENSER SELON LES ÉCRANS, sous la direction de Jacopo Bodini et Mauro Carbone : éditions Mimésis, collection « Images, médiums », 2016.</w:t>
+                <w:t xml:space="preserve">Is there a time for Alice Guy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18352/relief.956⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contemporary Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31500/2309-8813.13.2018.152242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156028v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de VOIR SELON LES ÉCRANS, PENSER SELON LES ÉCRANS, sous la direction de Jacopo Bodini et Mauro Carbone : éditions Mimésis, collection « Images, médiums », 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kondrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18352/relief.956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni texte, ni image : la narration après le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ERTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Narrations, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4467/23538953CE.15.021.4356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1100,167 +1217,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male gaze en contrechamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th &amp; 21st Century French and Francophone Studies International Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MONTAGE D'EISENSTEIN ET SES APPROPRIATIONS LITTERAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Walter Benjamin et les études littéraires : théorie et pratique du montage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Berne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1270,113 +1387,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l'agir créatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-14-048645-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1386,253 +1503,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix-off, révélateur des acousmates de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sylvie Bauer, Claudia Desblaches, Claude Jamain dir., Des voix acousmates en littérature, Actes du colloque organisé par Sylvie Bauer et Claudia Desblaches, Université de Rennes 2, 6-8 septembre 2017, Rennes, Presses Universitaires de Rennes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-t-on besoin des concepts intersémiotiques ? Exemple du hors-champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et (en)jeux de l’intermédialité dans l’espace européen d’hier à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadrage et le regard face à l'abondance des visibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jouhaina Gherib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ordre et le désordre. 4ème Symposium transdisciplinaire de la recherche scientifique de l’Université de la Manouba</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de la Manouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-273, 2018, Colloque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1642,100 +1759,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Deprêtre et German A. Duarte (dirs), Transmédialité, bande dessinée et adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.461-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.23057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1745,134 +1862,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Université Invitée: Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neeser Hever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trans.4241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1940,51 +2057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C197015C"/>
+    <w:nsid w:val="35ACE211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2171,51 +2288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-kondrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7199-7539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257006443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kondrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12841" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762331v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14536-3.p.0093" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483214v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31500/2309-8813.13.2018.152242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/relief.956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01445375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.15.021.4356" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156020v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-formes_de_l_agir_creatif_marie_kondrat_cecile_mahiou-9782140486456-77816.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570900v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uma.rnu.tn/symposium/publications.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neeser Hever" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.4241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-kondrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7199-7539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257006443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kondrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Colinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neeser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dg7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14536-3.p.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31500/2309-8813.13.2018.152242" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/relief.956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01445375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.15.021.4356" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-formes_de_l_agir_creatif_marie_kondrat_cecile_mahiou-9782140486456-77816.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uma.rnu.tn/symposium/publications.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neeser Hever" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.4241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>