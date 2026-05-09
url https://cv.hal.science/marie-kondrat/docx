--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -679,238 +679,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et mécanismes de l’hybridité méthodologique dans Le Comparatisme comme approche critique. Tome 2 — Littérature, arts, sciences humaines et sociales/Literature, the Arts and the Social Sciences, A. Tomiche (dir.), Paris, Classiques Garnier, 2017</w:t>
+                <w:t xml:space="preserve">Lire avec le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
+              <w:t xml:space="preserve">Nouvelles francographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483218v1</w:t>
+                <w:t xml:space="preserve">hal-03483229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinephile narrators. Reshaping text/image relation in French contemporary fiction (Christine Montalbetti, Tanguy Viel)</w:t>
+                <w:t xml:space="preserve">Principes et mécanismes de l’hybridité méthodologique dans Le Comparatisme comme approche critique. Tome 2 — Littérature, arts, sciences humaines et sociales/Literature, the Arts and the Social Sciences, A. Tomiche (dir.), Paris, Classiques Garnier, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities Bulletin</w:t>
+              <w:t xml:space="preserve">Colloquium helveticum : cahiers suisses de littérature générale et comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483233v1</w:t>
+                <w:t xml:space="preserve">hal-03483218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire avec le cinéma</w:t>
+                <w:t xml:space="preserve">Cinephile narrators. Reshaping text/image relation in French contemporary fiction (Christine Montalbetti, Tanguy Viel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kondrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles francographies</w:t>
+              <w:t xml:space="preserve">Humanities Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483229v1</w:t>
+                <w:t xml:space="preserve">hal-03483233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer, transposer, restituer. &amp;quot;La Nouba des femmes du mont Chenoua&amp;quot; et ses résurgences littéraires</w:t>
               </w:r>
@@ -2057,51 +2057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35ACE211"/>
+    <w:nsid w:val="2065950A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2288,51 +2288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-kondrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7199-7539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257006443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kondrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Colinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neeser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dg7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14536-3.p.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31500/2309-8813.13.2018.152242" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/relief.956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01445375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.15.021.4356" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-formes_de_l_agir_creatif_marie_kondrat_cecile_mahiou-9782140486456-77816.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uma.rnu.tn/symposium/publications.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neeser Hever" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.4241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-kondrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7199-7539" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257006443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kondrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Colinas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neeser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dg7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.12841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14536-3.p.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31500/2309-8813.13.2018.152242" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/relief.956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01445375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/23538953CE.15.021.4356" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-formes_de_l_agir_creatif_marie_kondrat_cecile_mahiou-9782140486456-77816.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uma.rnu.tn/symposium/publications.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neeser Hever" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.4241" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>