--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -615,692 +615,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04486091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sensibilité des habitats marins benthiques des trois façades métropolitaines à quatre pressions physiques, chimiques et biologiques</w:t>
+                <w:t xml:space="preserve">Référentiel technique pour la préservation de l'environnement marin dans les projets d'éoliennes en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Miquerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sauboua</w:t>
+                <w:t xml:space="preserve">Elise Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, pp.430</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office Français de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04351503v1</w:t>
+                <w:t xml:space="preserve">hal-04500088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HabRef v7.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la sensibilité des habitats marins benthiques de la Manche, de la mer du Nord et de l'Atlantique aux pressions physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, pp.364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04077190v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04264006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référentiel technique pour la préservation de l'environnement marin dans les projets d'éoliennes en mer</w:t>
+                <w:t xml:space="preserve">Evaluation de la sensibilité des habitats marins benthiques des trois façades métropolitaines à quatre pressions physiques, chimiques et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Miquerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sauboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, pp.430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Michel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04500088v1</w:t>
+                <w:t xml:space="preserve">mnhn-04351503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sensibilité des habitats marins benthiques de la Manche, de la mer du Nord et de l'Atlantique aux pressions physiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HabRef v7.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hébert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, pp.364</w:t>
+                <w:t xml:space="preserve">Emilie Vallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04264006v2</w:t>
+                <w:t xml:space="preserve">mnhn-04077190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de la cartographie préliminaire des Groupes de Types d'Habitats marins -Règlement restauration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note d’accompagnement des tables de correspondances entre les Habitats d’Intérêt Communautaire (HIC) marins et les autres systèmes de classification d’habitats benthiques marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, pp.21</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04286236v1</w:t>
+                <w:t xml:space="preserve">mnhn-04056898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’accompagnement des tables de correspondances entre les Habitats d’Intérêt Communautaire (HIC) marins et les autres systèmes de classification d’habitats benthiques marins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration de la cartographie préliminaire des Groupes de Types d'Habitats marins -Règlement restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thomas-Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette delavenne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04056898v1</w:t>
+                <w:t xml:space="preserve">mnhn-04286236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel pour la préservation de l’environnement marin dans les projets d’éoliennes en mer. TOME 2. Interactions entre les projets d’éoliennes en mer et le milieu marin – avec focus sur les habitats benthiques de métropole et les espèces Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Miquerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1348,51 +1348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,381 +1447,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04155798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HABREF v6.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Sadouni</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 35 p</w:t>
+                <w:t xml:space="preserve">Anne Souquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Akopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bensettiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04170516v1</w:t>
+                <w:t xml:space="preserve">mnhn-04170435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Bekkby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Akopian</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04170435v1</w:t>
+                <w:t xml:space="preserve">mnhn-03632089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+                <w:t xml:space="preserve">HABREF v6.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sadouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hébert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Vallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Bartsch</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03632089v1</w:t>
+                <w:t xml:space="preserve">mnhn-04170516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches descriptives des biocénoses benthiques de Méditerranée</w:t>
               </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,51 +1951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,64 +2069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Bekkby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2361,259 +2361,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies, cartographie, données. Les habitats, objets vivants mieux identifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Basilico</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Poncet</w:t>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; PatriNat (AFB - CNRS - MNHN). 2019, pp.6</w:t>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04255832v1</w:t>
+                <w:t xml:space="preserve">hal-02084698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologies, cartographie, données. Les habitats, objets vivants mieux identifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; PatriNat (AFB - CNRS - MNHN). 2019, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dubois</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02084698v1</w:t>
+                <w:t xml:space="preserve">mnhn-04255832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t>
               </w:r>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic habitats ID and policy cross-links to improve marine conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB91AA72"/>
+    <w:nsid w:val="D880057E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5862,51 +5862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-la-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179333275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Miquerol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04077190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04500088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264006v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04330845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tachoires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Contin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1334-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bally" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01365774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05081356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Janson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04103147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Mazi&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Michal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Riviere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-la-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179333275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04500088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Miquerol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264006v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04077190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04330845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tachoires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Contin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1334-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bally" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01365774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05081356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Janson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04103147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Mazi&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Michal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Riviere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>