--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -278,364 +278,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282999v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des Habitats d’Intérêt Communautaire (HIC) marins en appui à l’évaluation nationale de l’état de conservation (rapportage DHFF 2025)</w:t>
+                <w:t xml:space="preserve">La restauration écologique en mer : analyse sémantique, concepts associés et stratégies d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Costa Tempera</w:t>
+                <w:t xml:space="preserve">Diane Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idaline Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04635033v1</w:t>
+                <w:t xml:space="preserve">mnhn-04486091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HabRef v8.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
+                <w:t xml:space="preserve">Cartographie des Habitats d’Intérêt Communautaire (HIC) marins en appui à l’évaluation nationale de l’état de conservation (rapportage DHFF 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Andres</w:t>
+                <w:t xml:space="preserve">Fernando Costa Tempera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Decherf</w:t>
+                <w:t xml:space="preserve">Aurélien Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+                <w:t xml:space="preserve">Laura Thomas-Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835297v1</w:t>
+                <w:t xml:space="preserve">mnhn-04635033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration écologique en mer : analyse sémantique, concepts associés et stratégies d’intervention</w:t>
+                <w:t xml:space="preserve">HabRef v8.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Laforge</w:t>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Carré</w:t>
+                <w:t xml:space="preserve">Blandine Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idaline Laigle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04486091v2</w:t>
+                <w:t xml:space="preserve">hal-04835297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel technique pour la préservation de l'environnement marin dans les projets d'éoliennes en mer</w:t>
               </w:r>
@@ -910,77 +910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HabRef v7.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1041,90 +1041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’accompagnement des tables de correspondances entre les Habitats d’Intérêt Communautaire (HIC) marins et les autres systèmes de classification d’habitats benthiques marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1142,51 +1142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de la cartographie préliminaire des Groupes de Types d'Habitats marins -Règlement restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thomas-Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1374,64 +1374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1447,323 +1447,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04155798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Souquière</w:t>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Akopian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Bensettiti</w:t>
+                <w:t xml:space="preserve">Trine Bekkby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t>
+              <w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04170435v1</w:t>
+                <w:t xml:space="preserve">mnhn-03632089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Hébert</w:t>
+                <w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Assis</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Bartsch</w:t>
+                <w:t xml:space="preserve">Maia Akopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trine Bekkby</w:t>
+                <w:t xml:space="preserve">Farid Bensettiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03632089v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04170435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HABREF v6.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Sadouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Fréjefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1925,51 +1925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation française des Habitats d'Intérêt Communautaire marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 58 p. + annexe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2043,90 +2043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background document on kelp forests habitat. OSPAR 788/2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inka Bartsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Bekkby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2161,51 +2161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisations et besoins portant sur HABREF, les typologies et les données d'habitats. Analyse de l'audit réalisé en décembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,259 +2361,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologies, cartographie, données. Les habitats, objets vivants mieux identifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+                <w:t xml:space="preserve">Laurent Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dubois</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; PatriNat (AFB - CNRS - MNHN). 2019, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084698v1</w:t>
+                <w:t xml:space="preserve">mnhn-04255832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies, cartographie, données. Les habitats, objets vivants mieux identifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Basilico</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Poncet</w:t>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; PatriNat (AFB - CNRS - MNHN). 2019, pp.6</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04255832v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t>
               </w:r>
@@ -3962,77 +3962,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are sedimentary habitats taken into account in public policies (MSFD and Restoration Regulation)? Overview of the French Channel and Atlantic sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4083,64 +4083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary habitat units in public policies: habitats classifications, correlations and regulatory implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,51 +4445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelp forests in the spotlight : listing OSPAR, évaluation des services écosystémiques et restauration active dans l'Atlantique N-E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5446,51 +5446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts de Laminaires menacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D880057E"/>
+    <w:nsid w:val="B6E56F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5862,51 +5862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-la-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179333275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04500088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Miquerol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264006v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04077190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04330845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tachoires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Contin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1334-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bally" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01365774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05081356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Janson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04103147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Mazi&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Michal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Riviere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-la-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179333275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04500088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Miquerol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264006v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04077190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04330845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tachoires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Contin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1334-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bally" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01365774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05081356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Janson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04103147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Mazi&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Michal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Riviere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>