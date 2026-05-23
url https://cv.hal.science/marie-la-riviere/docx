--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -126,3082 +126,3322 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (27)</w:t>
+        <w:t xml:space="preserve">Rapport (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs d’évaluation de l’état de santé des habitats benthiques marins : synthèse en appui aux gestionnaires d’aires marines protégées</w:t>
+                <w:t xml:space="preserve">Estimation préliminaire des Surfaces de Référence Favorable des GTH marins dans le cadre de la préparation du Plan National de restauration 2027 : méthodes et estimations chiffrées des SRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian de Bettignies</w:t>
+                <w:t xml:space="preserve">Diane Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beauvais</w:t>
+                <w:t xml:space="preserve">Morgane Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Janson</w:t>
+                <w:t xml:space="preserve">Maeva Aulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gamp</w:t>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gazay</w:t>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.95</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2026, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282999v3</w:t>
+                <w:t xml:space="preserve">mnhn-05616496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restauration écologique en mer : analyse sémantique, concepts associés et stratégies d’intervention</w:t>
+                <w:t xml:space="preserve">Diversité des enjeux écologiques marins en France hexagonale et Corse : spatialisation et contribution à la stratégie nationale pour les aires protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Laforge</w:t>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Carré</w:t>
+                <w:t xml:space="preserve">Grégoire Maniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idaline Laigle</w:t>
+                <w:t xml:space="preserve">Laure Vaitiare André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie La Rivière</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
+                <w:t xml:space="preserve">Antoine Chabrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2026, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04486091v2</w:t>
+                <w:t xml:space="preserve">hal-05628180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des Habitats d’Intérêt Communautaire (HIC) marins en appui à l’évaluation nationale de l’état de conservation (rapportage DHFF 2025)</w:t>
+                <w:t xml:space="preserve">Indicateurs d’évaluation de l’état de santé des habitats benthiques marins : synthèse en appui aux gestionnaires d’aires marines protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Costa Tempera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+                <w:t xml:space="preserve">Florian de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Schmitt</w:t>
+                <w:t xml:space="preserve">Sophie Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Thomas-Sleiman</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
+                <w:t xml:space="preserve">Anne-Laure Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gazay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN-IRD). 2025, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04635033v1</w:t>
+                <w:t xml:space="preserve">hal-05282999v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HabRef v8.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des Habitats d’Intérêt Communautaire (HIC) marins en appui à l’évaluation nationale de l’état de conservation (rapportage DHFF 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Costa Tempera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thomas-Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Decherf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04835297v1</w:t>
+                <w:t xml:space="preserve">mnhn-04635033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référentiel technique pour la préservation de l'environnement marin dans les projets d'éoliennes en mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Miquerol</w:t>
+                <w:t xml:space="preserve">HabRef v8.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bultel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Michel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04500088v1</w:t>
+                <w:t xml:space="preserve">hal-04835297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la sensibilité des habitats marins benthiques de la Manche, de la mer du Nord et de l'Atlantique aux pressions physiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La restauration écologique en mer : analyse sémantique, concepts associés et stratégies d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idaline Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, pp.364</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04264006v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04486091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la sensibilité des habitats marins benthiques des trois façades métropolitaines à quatre pressions physiques, chimiques et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Miquerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sauboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, pp.430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04351503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HabRef v7.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04077190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’accompagnement des tables de correspondances entre les Habitats d’Intérêt Communautaire (HIC) marins et les autres systèmes de classification d’habitats benthiques marins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Référentiel technique pour la préservation de l'environnement marin dans les projets d'éoliennes en mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Miquerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office Français de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04056898v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de la cartographie préliminaire des Groupes de Types d'Habitats marins -Règlement restauration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la sensibilité des habitats marins benthiques de la Manche, de la mer du Nord et de l'Atlantique aux pressions physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, pp.21</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2023, pp.364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04286236v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04264006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référentiel pour la préservation de l’environnement marin dans les projets d’éoliennes en mer. TOME 2. Interactions entre les projets d’éoliennes en mer et le milieu marin – avec focus sur les habitats benthiques de métropole et les espèces Natura 2000</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note d’accompagnement des tables de correspondances entre les Habitats d’Intérêt Communautaire (HIC) marins et les autres systèmes de classification d’habitats benthiques marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bultel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Office français de la biodiversité (OFB). 2023, pp.896</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04330845v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04056898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Elaboration de la cartographie préliminaire des Groupes de Types d'Habitats marins -Règlement restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thomas-Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04155798v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04286236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Hébert</w:t>
+                <w:t xml:space="preserve">Référentiel pour la préservation de l’environnement marin dans les projets d’éoliennes en mer. TOME 2. Interactions entre les projets d’éoliennes en mer et le milieu marin – avec focus sur les habitats benthiques de métropole et les espèces Natura 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Miquerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Assis</w:t>
+                <w:t xml:space="preserve">Sylvain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inka Bartsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Trine Bekkby</w:t>
+                <w:t xml:space="preserve">Richard Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t>
+              <w:t xml:space="preserve">Office français de la biodiversité (OFB). 2023, pp.896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03632089v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04330845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Souquière</w:t>
+                <w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Farid Bensettiti</w:t>
+                <w:t xml:space="preserve">Juliette delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04170435v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04155798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HABREF v6.0, référentiel des typologies d'habitats et de végétation pour la France. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Sadouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04170516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiches descriptives des biocénoses benthiques de Méditerranée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case report for kelp forests habitat. OSPAR 787/2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Bekkby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Michez</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03573568v1</w:t>
+                <w:t xml:space="preserve">mnhn-03632089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation française des Habitats d'Intérêt Communautaire marins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propositions pour l'harmonisation de la surveillance et des évaluations réalisées dans le cadre des Directives Oiseaux, Habitats-Faune-Flore, et des Directives-Cadres sur l'Eau et Stratégie pour le milieu Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Souquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Akopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bensettiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 58 p. + annexe</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 65 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04056883v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04170435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background document on kelp forests habitat. OSPAR 788/2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Boiffin</w:t>
+                <w:t xml:space="preserve">Fiches descriptives des biocénoses benthiques de Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fréjefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 43 p. + 26</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04169442v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisations et besoins portant sur HABREF, les typologies et les données d'habitats. Analyse de l'audit réalisé en décembre 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Poncet</w:t>
+                <w:t xml:space="preserve">Interprétation française des Habitats d'Intérêt Communautaire marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette delavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.47</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 58 p. + annexe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04245806v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04056883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats benthiques et activités de pêche professionnelle dans les sites Natura 2000 : Méthodologie d'évaluation des risques de porter atteinte aux objectifs de conservation des sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Background document on kelp forests habitat. OSPAR 788/2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inka Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Bekkby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boiffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OSPAR Commission; PatriNat (OFB-CNRS-MNHN). 2021, 43 p. + 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Toison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04827443v1</w:t>
+                <w:t xml:space="preserve">mnhn-04169442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies, cartographie, données. Les habitats, objets vivants mieux identifiés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisations et besoins portant sur HABREF, les typologies et les données d'habitats. Analyse de l'audit réalisé en décembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Basilico</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04255832v1</w:t>
+                <w:t xml:space="preserve">mnhn-04245806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitats benthiques et activités de pêche professionnelle dans les sites Natura 2000 : Méthodologie d'évaluation des risques de porter atteinte aux objectifs de conservation des sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Tachoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Toison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFB; MNHN; MAA; MTES. 2019, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Le Gall</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02084698v1</w:t>
+                <w:t xml:space="preserve">hal-04827443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Typologies, cartographie, données. Les habitats, objets vivants mieux identifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité; PatriNat (AFB - CNRS - MNHN). 2019, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Aish</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04271772v1</w:t>
+                <w:t xml:space="preserve">mnhn-04255832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Aish</w:t>
+                <w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Auby</w:t>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Ar Gall</w:t>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04282343v1</w:t>
+                <w:t xml:space="preserve">hal-02084698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Aish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02047832v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04271772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Aish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Ar Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483268v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04282343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Aish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie La Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Aish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Aish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04263990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3211,618 +3451,618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology and Tool for Mapping the Risk of Cumulative Effects on Benthic Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Quemmerais-Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Contin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.569205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2020.569205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04056912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional and local environmental conditions do not shape the response to warming of a marine habitat-forming species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -B. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.5069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-05220-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of endobacteria in the gastrodermis of a Mediterranean gorgonian coral, Paramuricea clavata, using fluorescence in situ hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-016-2975-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for host specificity among dominant bacterial symbionts in temperate gorgonian corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coral Reefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (4), pp.1087-1098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00338-015-1334-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04056907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Shifts in Bacterial Communities Associated with the Temperate Gorgonian Paramuricea clavata in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.e57385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0057385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3832,100 +4072,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés bactériennes d'un holobionte méditerranéen, la gorgone rouge Paramuricea clavata : diversité, stabilité et spécificité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Aix-Marseille Université, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01365774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3935,1341 +4175,1341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are sedimentary habitats taken into account in public policies (MSFD and Restoration Regulation)? Overview of the French Channel and Atlantic sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Laforge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine sedimentary habitats seminar for European Atlantic Biogeographic region (North Sea, Celtic Sea, South European Atlantic Shelf)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Life Marha, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05081356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary habitat units in public policies: habitats classifications, correlations and regulatory implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine sedimentary habitats seminar for European Atlantic Biogeographic region (North Sea, Celtic Sea, South European Atlantic Shelf)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Life IP Marha, Mar 2025, Lille, France. pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'Inventaire national du patrimoine naturel (INPN) contribue-t-il au partage et à la diffusion des connaissances sur le milieu marin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Mazières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">merIGéo : de l'océan à la côte, l'information géographique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service hydrographique et océanographique de la marine (Shom); Ifremer; Office français de la biodiversité (OFB); École nationale supérieure maritime (ENSM), Mar 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04103147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic habitats ID and policy cross-links to improve marine conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mediterranean Symposium on Marine Vegetation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Genoa, Italy. pp.66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04149016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelp forests in the spotlight : listing OSPAR, évaluation des services écosystémiques et restauration active dans l'Atlantique N-E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les habitats rocheux intertidaux et subtidaux des façades Manche - Mer du Nord - Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OFB; MNHN, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04267705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Aish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of gorgonian-associated bacterial communities in Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Symposium on Microbial Ecology (ISME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria associated with the Mediterreanean gorgonian Paramuricea clavata: a spatio-temporal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Microorganisms facing their environment" International Microorganism Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal analysis of microbial diversity associated with the Mediterranean gorgonian Paramuricea clavata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Symposium on Microbial Ecology (ISME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal analysis of bacterial diversity associated with the Mediterranean gorgonian Paramuricea clavata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Congress of CIESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Venise, Italy. pp.769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial communities asociated with the mediterranean gorgonian Paramuricea clavata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACTERIAL COMMUNITIES ASSOCIATED WITH THE MEDITERRANEAN GORGONIAN PARAMURICEA CLAVATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5279,150 +5519,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des données sur les habitats marins grâce au Système d'information de l'inventaire du patrimoine naturel (SINP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Michal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Mazières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">merIGéo : de l'océan à la côte, l'information géographique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Le Havre, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04102997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5432,138 +5672,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts de Laminaires menacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie La Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algues: Etonnants paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delachaux &amp; Niestlé; Muséum, pp.158-161, 2019, 978-2-603-02625-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04259995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5631,51 +5871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6E56F26"/>
+    <w:nsid w:val="392800B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5862,51 +6102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-la-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179333275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04500088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Miquerol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264006v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04077190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286236v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04330845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tachoires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Contin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1334-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bally" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01365774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05081356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Janson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04103147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Mazi&#232;res" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Michal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Riviere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748853v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748820v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-la-riviere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/179333275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05616496v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Laforge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Aulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vaitiare Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282999v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gazay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04635033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Costa Tempera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thomas-Sleiman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Decherf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04486091v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Laigle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Miquerol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauboua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04077190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vallez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04500088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bultel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04264006v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;bert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04286236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04330845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Sadouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inka Bartsch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Bekkby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04170435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Souqui&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Akopian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensettiti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573568v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fr&#233;jefond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boiffin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04245806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Lafitte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poncet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827443v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tachoires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quemmerais-Amice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Contin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.569205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2975-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04056907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-015-1334-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Roumagnac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bally" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057385" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01365774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05081356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Janson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04103147v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Mazi&#232;res" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Michal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04149016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04267705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Riviere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820201v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04259995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>