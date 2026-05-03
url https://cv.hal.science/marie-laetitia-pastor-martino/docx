--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -607,1015 +607,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of impacted multidirectional laminates under compressive static and cyclic loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Characterisation of damage mechanisms of GFRP-balsa sandwich under 4-point bending based on two-step clustering process in acoustic emission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117335⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260, pp.110774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163973v1</w:t>
+                <w:t xml:space="preserve">hal-04092691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life determination based on infrared thermographic data for MultiDirectional (MD) CFRP composite laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A new method for determination of fatigue limit of composite laminates based on thermographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117202⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.107445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119977v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of damage mechanisms of GFRP-balsa sandwich under 4-point bending based on two-step clustering process in acoustic emission analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Fatigue life determination based on infrared thermographic data for MultiDirectional (MD) CFRP composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110774⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.117202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092691v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for determination of fatigue limit of composite laminates based on thermographic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of impacted multidirectional laminates under compressive static and cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 168, pp.107445. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, pp.117335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075159v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Impact Behaviors of Sandwich Composites Produced by Liquid Resin Infusion: Influences of the Process Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)AS.1943-5525.0001473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075155v1</w:t>
+                <w:t xml:space="preserve">hal-04075158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Behaviors of Sandwich Composites Produced by Liquid Resin Infusion: Influences of the Process Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (5), </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.115342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)AS.1943-5525.0001473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075158v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Investigation of self-heating and life prediction in CFRP laminates under cyclic shear loading condition based on the infrared thermographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.106971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003145v1</w:t>
+                <w:t xml:space="preserve">hal-02889488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of self-heating and life prediction in CFRP laminates under cyclic shear loading condition based on the infrared thermographic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 229, pp.106971. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.106971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889488v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model for fatigue life prediction based on infrared thermography and degradation process for CFRP composite laminates</w:t>
               </w:r>
@@ -1627,51 +1627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1770,51 +1770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93, pp.157-163. </w:t>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85, pp.27-33. </w:t>
@@ -2220,77 +2220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid evaluation of fatigue limit on thermographic data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2599,291 +2599,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure of fracture toughness of compressive fiber failure in composite structures using infrared thermography</w:t>
+                <w:t xml:space="preserve">Damage of woven composite under tensile and shear stress using infrared thermography and micrographic cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (18), pp.6154-6170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9173-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847367v1</w:t>
+                <w:t xml:space="preserve">hal-01840570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage of woven composite under tensile and shear stress using infrared thermography and micrographic cuts</w:t>
+                <w:t xml:space="preserve">Measure of fracture toughness of compressive fiber failure in composite structures using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natthawat Hongkarnjanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rouault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (18), pp.6154-6170. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.22-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9173-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840570v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Stereo Digital Image Correlation: Application to Biaxial Fatigue</w:t>
               </w:r>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 2 (n° 3), pp. 249-260. </w:t>
@@ -3131,801 +3131,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage analysis and fracture toughness evaluation in a thin woven composite laminate under static tension using infrared thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Application of non destructive testing to the detection of aeronautical defects in composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonconventional Technologies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858882v1</w:t>
+                <w:t xml:space="preserve">hal-00995276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of non destructive testing to the detection of aeronautical defects in composite structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Fatigue behaviour of impacted composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonconventional Technologies Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 100, pp. 443-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995276v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behaviour of impacted composite structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by fullfield measurement methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.025⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 550, pp. 135-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839629v1</w:t>
+                <w:t xml:space="preserve">hal-00871212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by fullfield measurement methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+                <w:t xml:space="preserve">Damage analysis and fracture toughness evaluation in a thin woven composite laminate under static tension using infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Mistou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roberto Prieto Corral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 550, pp. 135-142. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 53, pp. 75-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.550.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871212v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of aeronautical defects in-situ on composite structures using Non Destructive Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Caractérisation et comparaison des limites de détection de techniques de contrôle non destructif : méthodes ultrasonores et méthodes optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contrôles essais mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.65-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005683v1</w:t>
+                <w:t xml:space="preserve">hal-02187724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et comparaison des limites de détection de techniques de contrôle non destructif : méthodes ultrasonores et méthodes optiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The detection of aeronautical defects in-situ on composite structures using Non Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Welemane</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrôles essais mesures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 93, pp. 1328-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2010.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187724v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two non destructive tests in carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pescay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,2555 +3957,2482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two Nondestructive Tests in Carbon/Epoxy Composites</w:t>
+                <w:t xml:space="preserve">On the fatigue response of aluminium specimens reinforced with carbon–epoxy patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (3), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.10.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075948v1</w:t>
+                <w:t xml:space="preserve">hal-04075972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fatigue response of aluminium specimens reinforced with carbon–epoxy patches</w:t>
+                <w:t xml:space="preserve">Applying infrared thermography to study the heating of 2024-T3 aluminium specimens under fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2007.10.038⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51 (6), pp.505-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04075972v1</w:t>
+                <w:t xml:space="preserve">hal-04075966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying infrared thermography to study the heating of 2024-T3 aluminium specimens under fatigue loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear strength at Sisal fibre–polyester resin interfaces: use of inverse gas chromatography to study pretreatment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Towo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Packham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2008.01.001⟩</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156855407779230335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04075966v1</w:t>
+                <w:t xml:space="preserve">hal-04075982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength at Sisal fibre–polyester resin interfaces: use of inverse gas chromatography to study pretreatment effects</w:t>
+                <w:t xml:space="preserve">Weibull analysis of microbond shear strength at sisal fibre–polyester resin interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Price</w:t>
+                <w:t xml:space="preserve">Arnold Towo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Packham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Interfaces </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (1), pp.21-31. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 12 (1-2), pp.77-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568554053542142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...134 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du vieillissement hygroscopique à long terme de structures sandwichs composites biosourcés à l'aide de l'émission acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Cruciform specimen design and manufacture for multidirectional carbon fiber reinforced composites subjected to biaxial tension-tension fatigue test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Les Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETIM, 2025, Senlis, France. pp.318-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2025.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228388v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
+                <w:t xml:space="preserve">Analyse du vieillissement hygroscopique à long terme de structures sandwichs composites biosourcés à l'aide de l'émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 2025 - Les Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gif-sur-Yvette, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716797v1</w:t>
+                <w:t xml:space="preserve">hal-05228388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 4-point bending fatigue performance of composite sandwiches with reduced carbon footprint</w:t>
+                <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Fatigue of Composites (ICFC9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Composite Materials (ESCM), Jul 2024, Nantes (France), France. pp.115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075809v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination rapide des propriétés de fatigue des structures en composites stratifiés multidirectionnels basée sur la thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid fatigue life prediction of CFRP laminates by combining the data of self-heating with stiffness degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zijiao Jia</w:t>
+                <w:t xml:space="preserve">Assessment of 4-point bending fatigue performance of composite sandwiches with reduced carbon footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Fatigue of Composites (ICFC9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vicenza, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075801v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission and infrared thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Rapid fatigue life prediction of CFRP laminates by combining the data of self-heating with stiffness degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Sandwich Structures (ICSS-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075790v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission</w:t>
+                <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission and infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Composites Testing and Model Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, paris, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Sandwich Structures (ICSS-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075782v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
+                <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Composites Testing and Model Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075821v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Régionale Sud-Ouest (Cofrend)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075858v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous FE DIC and IR thermography: advantage of a formulation in the world coordinate system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Image Correlation and Noncontact Experimental Mechanics (iDICs 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Journée technique Régionale Sud-Ouest (Cofrend)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922463v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of thermal joint behaviour for the detection of bonding defects by infrared thermography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nassiet</w:t>
+                <w:t xml:space="preserve">Rapid evaluation of S-N curve for composite laminates on thermographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905411v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaluation of S-N curve for composite laminates on thermographic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Rapid evaluation fatigue life in cross-ply CFRP laminates based on fracture fatigue entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">. 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187517v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaluation fatigue life in cross-ply CFRP laminates based on fracture fatigue entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Huang</w:t>
+                <w:t xml:space="preserve">One shot sandwich composite structure by LRI, influence of manufacturing process parameters on low velocity impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tarbes, France</w:t>
+              <w:t xml:space="preserve">FPCM 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lulea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187521v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One shot sandwich composite structure by LRI, influence of manufacturing process parameters on low velocity impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Optimization of thermal joint behaviour for the detection of bonding defects by infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Barus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lulea, Sweden</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285319v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of damage evolution and life prediction in CFRP laminates under cyclic loading through an energy dissipation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Aircraft Materials (ACMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Simultaneous FE DIC and IR thermography: advantage of a formulation in the world coordinate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baleynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Image Correlation and Noncontact Experimental Mechanics (iDICs 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187516v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermographic investigation of heat source in transversely isotropic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Alfonso Munoz Cuartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,446 +6464,446 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials (ICSAAM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bucarest, Romania. pp.030043-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Heating Method for Rapid Determination of Fatigue Limit of Composite Laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Huang</w:t>
+                <w:t xml:space="preserve">Rapid determination of fatigue limits of composites by Luong’s method and its improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials 2017 (ICCM-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Xi'an, China. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285248v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fatigue life prediction model based on infrared thermography and degradation process for CFRP composite laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Zürich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of fatigue limits of composites by Luong’s method and its improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Huang</w:t>
+                <w:t xml:space="preserve">Self-Heating Method for Rapid Determination of Fatigue Limit of Composite Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials 2017 (ICCM-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Xi'an, China. 12p</w:t>
+              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044395v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,897 +6918,880 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermique d'un joint de colle structural et analyse par thermographie infrarouge : application à la caractérisation de structures composites réparées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nassiet</w:t>
+                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone CMOI-FLUVISU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Le Mans, France. pp.0</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658604v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de réparations collées par thermographie InfraRouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Barus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nassiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) Fatigue des matériaux et structures composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">GDR week du GDR CNRS 3671 MIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Talence, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187541v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination rapide de la limite de fatigue et des courbes S-N des composites à partir de la thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique (JST) Fatigue des matériaux et structures composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185562v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de réparations collées par thermographie InfraRouge</w:t>
+                <w:t xml:space="preserve">Comportement thermique d'un joint de colle structural et analyse par thermographie infrarouge : application à la caractérisation de structures composites réparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR week du GDR CNRS 3671 MIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Talence, France. pp.0</w:t>
+              <w:t xml:space="preserve">Colloque francophone CMOI-FLUVISU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Mans, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665346v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New NDT Method for the study of composite bonded repair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Collombet</w:t>
+                <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Composite Materials (ECCM17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527215v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de Transport de Mortiers lors de Raids d’Artillerie Héliportés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A New NDT Method for the study of composite bonded repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Barus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2016 – Congrès National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th European Conference on Composite Materials (ECCM17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187523v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de mécanismes d'endommagement de stratifiés carbone/époxy par couplage entre émission acoustique et thermographie infrarouge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Système de Transport de Mortiers lors de Raids d’Artillerie Héliportés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2016 – Congrès National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075837v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared signatures of bonded interfaces for the repair of primary structures in composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Barus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7890,275 +7800,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Copenhague, Denmark. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la ténacité de la rupture de fibres en compression par thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites, Lyon, France, 29 juin-1er juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element simulation of low-velocity impact damage on an aeronautical carbon/epoxy composite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8173,73 +8083,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of damage mechanisms in CFRP composites by coupling acoustic emission and infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8248,839 +8158,856 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-chinese symposium on Damage and Fracture of Composite Structures : assessment and monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE PAR THERMOGRAPHIE INFRAROUGE DU TAUX DE RESTITUTION D'ÉNERGIE CRITIQUE DANS UN STRATIFIÉ COMPOSITE: CAS DE LA RUPTURE DE FIBRES EN COMPRESSION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Lisle</w:t>
+                <w:t xml:space="preserve">Identification de mécanismes d'endommagement de stratifiés carbone/époxy par couplage entre émission acoustique et thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CILSA – Journée Instrumentation, traitement du signal et modélisation des sources acoutisques dans les matériaux composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053409v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de mécanismes d’endommagement de stratifiés carbone/époxy par émission acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Measure of fracture toughness in composite structures using Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CILSA - Journées Instrumentation, traitement du signal et modélisation des sources acoustiques dans les matériaux composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053408v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure of fracture toughness in composite structures using Infrared Thermography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Coupling infrared thermography and acoustic emission for damage study in CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Alfonso Munoz Cuartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Valès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Quantitative InfraRed Thermography - QIRT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054335v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling infrared thermography and acoustic emission for damage study in CFRP composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Valès</w:t>
+                <w:t xml:space="preserve">Identification de mécanismes d’endommagement de stratifiés carbone/époxy par émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Quantitative InfraRed Thermography - QIRT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">CILSA - Journées Instrumentation, traitement du signal et modélisation des sources acoustiques dans les matériaux composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665206v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thermographie infrarouge et de l'émission acoustique pour l'identification de l'endommagement d'un composite stratifié carbone-époxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">An experimental study of damage evolution in 2D thin woven composite under quasi-static loading using infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIèmes Journées d'Etudes Techniques - International congress for applied mechanics JET 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">ECCM16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058901v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of damage evolution in 2D thin woven composite under quasi-static loading using infrared thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Utilisation de la thermographie infrarouge et de l'émission acoustique pour l'identification de l'endommagement d'un composite stratifié carbone-époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Munoz Cuartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">VIIIèmes Journées d'Etudes Techniques - International congress for applied mechanics JET 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054144v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the elastic properties in CFRP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Munoz Cuartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9102,339 +9029,326 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Aircraft Materials ACMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l’endommagement d’un composite tissé mince sous traction quasi-statique via thermographie infrarouge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">MESURE PAR THERMOGRAPHIE INFRAROUGE DU TAUX DE RESTITUTION D'ÉNERGIE CRITIQUE DANS UN STRATIFIÉ COMPOSITE: CAS DE LA RUPTURE DE FIBRES EN COMPRESSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Prieto Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">CILSA – Journée Instrumentation, traitement du signal et modélisation des sources acoutisques dans les matériaux composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183451v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive testing of artificial defects in composite structures by thermal full field measurement methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huillery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From microstructure characterization to multi-scale modelling of injected carbon fibre reinforced peek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Crevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9476,323 +9390,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.9251-9257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elastic properties of composite materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">High-speed digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kos, Greece. pp.0</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041190v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed digital image correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
+                <w:t xml:space="preserve">Identification of the elastic properties of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Munoz Cuartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kos, Greece. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669948v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'essais de fatigue bi-axiale sur des composites stratifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9851,73 +9765,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque international francophone sur les "Méthodes et Techniques Optiques pour l'Industrie" - CMOI2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of non destructive testing to the detection of aeronautical defects in composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Munoz Cuartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9939,110 +9853,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Nonconventional Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence des paramètres d'injection sur le comportement de PEEK renforcé de fibres de carbone par thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Crevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10084,208 +9998,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by full-field measurement methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Péronnet</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l’endommagement d’un composite tissé mince sous traction quasi-statique via thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mistou</w:t>
+                <w:t xml:space="preserve">R. Prieto Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Fès, Morocco</w:t>
+              <w:t xml:space="preserve">JNC 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187100v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage assessment of thin woven composite subjected to quasi-static tensile loading using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10293,51 +10207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prieto Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM15 - 15TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10356,1567 +10270,1688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and modelling of injected carbon-fibre-reinforced-peek behaviour under tensile loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by three infrared thermographic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760265v1</w:t>
+                <w:t xml:space="preserve">hal-04041423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by three infrared thermographic techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+                <w:t xml:space="preserve">Experiment and modelling of injected carbon-fibre-reinforced-peek behaviour under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Crevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.0</w:t>
+              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041423v1</w:t>
+                <w:t xml:space="preserve">hal-01760265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element model for impact on composite structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by full-field measurement methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mistou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ACMA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005711v1</w:t>
+                <w:t xml:space="preserve">hal-02187100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'endommagement dans les composites à l'aide des micro-ondes. Comparaison avec la thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et comparaison des limites de détection de techniques de contrôle non destructif : méthodes ultrasonores et méthodes optiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Eyma</w:t>
+                <w:t xml:space="preserve">Finite element model for impact on composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrôle et Mesures Optiques pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse-Labège, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277015v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact damage evolution under fatigue loading by InfraRed Thermography on composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+                <w:t xml:space="preserve">Caractérisation et comparaison des limites de détection de techniques de contrôle non destructif : méthodes ultrasonores et méthodes optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of Experimental Mechanics (ICEM 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Contrôle et Mesures Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse-Labège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952716v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'endommagement dans les composites à l'aide d'une technologie utilisant des micro-ondes et par thermographie infrarouge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+                <w:t xml:space="preserve">Impact damage evolution under fatigue loading by InfraRed Thermography on composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 10 p</w:t>
+              <w:t xml:space="preserve">14th International Conference of Experimental Mechanics (ICEM 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570667v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two Nondestructive Tests in Carbon/Epoxy Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection d'endommagement dans les composites à l'aide d'une technologie utilisant des micro-ondes et par thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrôle et Mesures Optiques pour l’Industrie (CMOI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Reims, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075867v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two Nondestructive Tests in Carbon/Epoxy Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pescay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM17 (International Conference on Composite Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of mixed mode plasticity at crack tip</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two Nondestructive Tests in Carbon/Epoxy Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pommier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pescay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">Contrôle et Mesures Optiques pour l’Industrie (CMOI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075901v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue lifetime prediction of aeronautical components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of mixed mode plasticity at crack tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Lopez-Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Grédiac</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075917v1</w:t>
+                <w:t xml:space="preserve">hal-04075901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement en fatigue d'éprouvettes en aluminium renforcées par patchs composites</w:t>
+                <w:t xml:space="preserve">Fatigue properties of 2024-T3 aluminium specimens reinforced with composite patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Experimental Mechanics 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362035v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue properties of 2024-T3 aluminium specimens reinforced with composite patches</w:t>
+                <w:t xml:space="preserve">Fatigue lifetime prediction of aeronautical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Experimental Mechanics 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece</w:t>
+              <w:t xml:space="preserve">Fatigue2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075910v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life extension of 2024-T3 aluminium specimens reinforced by composite patches</w:t>
+                <w:t xml:space="preserve">Etude du comportement en fatigue d'éprouvettes en aluminium renforcées par patchs composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference: Residual Fatigue Life and Life Time Extension of In-Service Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075925v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Life extension of 2024-T3 aluminium specimens reinforced by composite patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference: Residual Fatigue Life and Life Time Extension of In-Service Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damage analysis of 2024-T3 aluminium specimens using infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Balandraud</w:t>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11926,100 +11961,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude en fatigue de structures en aluminium renforcées par patchs composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Blaise Pascal - Clermont-Ferrand II, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00204550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12029,105 +12064,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement mécanique de matériaux à architecture complexe à partir de mesure de champs thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Sabatier (Toulouse 3), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05023930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12274,51 +12309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04163973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04119977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Crevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316642000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.10.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840570v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9173-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Prieto Corral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.06.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pescay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J6PMNDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2008.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJL3CQ3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Towo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ansell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Packham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855407779230335" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568554053542142" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prieto Corral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760263v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025714v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731552v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597892v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570667v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075867v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Crespo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075917v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075910v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis. Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075920v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204550v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05023930v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04119977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04163973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Crevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316642000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.10.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9173-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Prieto Corral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.06.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pescay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J6PMNDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2008.01.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJL3CQ3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Towo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ansell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Packham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855407779230335" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568554053542142" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003320v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prieto Corral" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Crespo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis. Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05023930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>