--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -854,521 +854,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life determination based on infrared thermographic data for MultiDirectional (MD) CFRP composite laminates</w:t>
+                <w:t xml:space="preserve">Experimental investigation of impacted multidirectional laminates under compressive static and cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 319, pp.117202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117202⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 322, pp.117335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119977v1</w:t>
+                <w:t xml:space="preserve">hal-04163973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of impacted multidirectional laminates under compressive static and cyclic loading</w:t>
+                <w:t xml:space="preserve">Fatigue life determination based on infrared thermographic data for MultiDirectional (MD) CFRP composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 322, pp.117335. </w:t>
+              <w:t xml:space="preserve">, 2023, 319, pp.117202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163973v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Behaviors of Sandwich Composites Produced by Liquid Resin Infusion: Influences of the Process Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)AS.1943-5525.0001473⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.115342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075158v1</w:t>
+                <w:t xml:space="preserve">hal-04075155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Impact Behaviors of Sandwich Composites Produced by Liquid Resin Infusion: Influences of the Process Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 287, pp.115342. </w:t>
+              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)AS.1943-5525.0001473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075155v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of self-heating and life prediction in CFRP laminates under cyclic shear loading condition based on the infrared thermographic data</w:t>
               </w:r>
@@ -1770,51 +1770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93, pp.157-163. </w:t>
@@ -2138,51 +2138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85, pp.27-33. </w:t>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 2 (n° 3), pp. 249-260. </w:t>
@@ -3131,269 +3131,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of non destructive testing to the detection of aeronautical defects in composite structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Fatigue behaviour of impacted composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pantalé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonconventional Technologies Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 100, pp. 443-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995276v1</w:t>
+                <w:t xml:space="preserve">hal-00839629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behaviour of impacted composite structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+                <w:t xml:space="preserve">Application of non destructive testing to the detection of aeronautical defects in composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonconventional Technologies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.12.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00839629v1</w:t>
+                <w:t xml:space="preserve">hal-00995276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by fullfield measurement methods</w:t>
               </w:r>
@@ -5704,159 +5704,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaluation of S-N curve for composite laminates on thermographic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Huang</w:t>
+                <w:t xml:space="preserve">Optimization of thermal joint behaviour for the detection of bonding defects by infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Barus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187517v1</w:t>
+                <w:t xml:space="preserve">hal-01905411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evaluation fatigue life in cross-ply CFRP laminates based on fracture fatigue entropy</w:t>
+                <w:t xml:space="preserve">Rapid evaluation of S-N curve for composite laminates on thermographic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
@@ -5874,306 +5891,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Tarbes, France</w:t>
+              <w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187521v1</w:t>
+                <w:t xml:space="preserve">hal-02187517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One shot sandwich composite structure by LRI, influence of manufacturing process parameters on low velocity impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Rapid evaluation fatigue life in cross-ply CFRP laminates based on fracture fatigue entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lulea, Sweden</w:t>
+              <w:t xml:space="preserve">. 8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285319v1</w:t>
+                <w:t xml:space="preserve">hal-02187521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of thermal joint behaviour for the detection of bonding defects by infrared thermography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nassiet</w:t>
+                <w:t xml:space="preserve">One shot sandwich composite structure by LRI, influence of manufacturing process parameters on low velocity impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">FPCM 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lulea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905411v1</w:t>
+                <w:t xml:space="preserve">hal-02285319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of damage evolution and life prediction in CFRP laminates under cyclic loading through an energy dissipation approach</w:t>
               </w:r>
@@ -6494,135 +6494,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid determination of fatigue limits of composites by Luong’s method and its improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Huang</w:t>
+                <w:t xml:space="preserve">Self-Heating Method for Rapid Determination of Fatigue Limit of Composite Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials 2017 (ICCM-21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Xi'an, China. 12p</w:t>
+              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044395v1</w:t>
+                <w:t xml:space="preserve">hal-02285248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fatigue life prediction model based on infrared thermography and degradation process for CFRP composite laminate</w:t>
               </w:r>
@@ -6732,178 +6732,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Heating Method for Rapid Determination of Fatigue Limit of Composite Laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Huang</w:t>
+                <w:t xml:space="preserve">Rapid determination of fatigue limits of composites by Luong’s method and its improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese-Franco Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tarbes, France</w:t>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials 2017 (ICCM-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Xi'an, China. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285248v1</w:t>
+                <w:t xml:space="preserve">hal-02044395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6954,64 +6954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nassiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR week du GDR CNRS 3671 MIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Talence, France. pp.0</w:t>
@@ -7420,64 +7420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Shot Sandwich Composite Structure by Liquid Resin Infusion: Influence of Manufacturing Process Parameters on Low Velocity Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,51 +7580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials (ECCM17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.0</w:t>
@@ -7653,64 +7653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de Transport de Mortiers lors de Raids d’Artillerie Héliportés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7813,51 +7813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Copenhague, Denmark. pp.0</w:t>
@@ -8024,51 +8024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element simulation of low-velocity impact damage on an aeronautical carbon/epoxy composite structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pantalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8171,51 +8171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-chinese symposium on Damage and Fracture of Composite Structures : assessment and monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
@@ -8296,51 +8296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
@@ -8363,635 +8363,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure of fracture toughness in composite structures using Infrared Thermography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Identification de mécanismes d’endommagement de stratifiés carbone/époxy par émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">CILSA - Journées Instrumentation, traitement du signal et modélisation des sources acoustiques dans les matériaux composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054335v1</w:t>
+                <w:t xml:space="preserve">hal-02053408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling infrared thermography and acoustic emission for damage study in CFRP composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Measure of fracture toughness in composite structures using Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hongkarnjanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Welemane</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Quantitative InfraRed Thermography - QIRT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">ECCM 16 – 16th European Conference on Composite Materials, Seville, Spain, 22-26 June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665206v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de mécanismes d’endommagement de stratifiés carbone/époxy par émission acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Munoz</w:t>
+                <w:t xml:space="preserve">Coupling infrared thermography and acoustic emission for damage study in CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Alfonso Munoz Cuartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CILSA - Journées Instrumentation, traitement du signal et modélisation des sources acoustiques dans les matériaux composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Quantitative InfraRed Thermography - QIRT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053408v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of damage evolution in 2D thin woven composite under quasi-static loading using infrared thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Utilisation de la thermographie infrarouge et de l'émission acoustique pour l'identification de l'endommagement d'un composite stratifié carbone-époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Munoz Cuartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">VIIIèmes Journées d'Etudes Techniques - International congress for applied mechanics JET 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054144v1</w:t>
+                <w:t xml:space="preserve">hal-01058901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la thermographie infrarouge et de l'émission acoustique pour l'identification de l'endommagement d'un composite stratifié carbone-époxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">An experimental study of damage evolution in 2D thin woven composite under quasi-static loading using infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIèmes Journées d'Etudes Techniques - International congress for applied mechanics JET 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">ECCM16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058901v1</w:t>
+                <w:t xml:space="preserve">hal-02054144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the elastic properties in CFRP composites</w:t>
               </w:r>
@@ -9029,51 +9029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Welemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Aircraft Materials ACMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Marrakech, Morocco. pp. 61-62</w:t>
@@ -9204,743 +9204,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive testing of artificial defects in composite structures by thermal full field measurement methods</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-speed digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.0</w:t>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003320v1</w:t>
+                <w:t xml:space="preserve">hal-03669948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From microstructure characterization to multi-scale modelling of injected carbon fibre reinforced peek</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentin Berthet</w:t>
+                <w:t xml:space="preserve">Identification of the elastic properties of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Munoz Cuartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.9251-9257</w:t>
+              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kos, Greece. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760263v1</w:t>
+                <w:t xml:space="preserve">hal-04041190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed digital image correlation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non destructive testing of artificial defects in composite structures by thermal full field measurement methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669948v1</w:t>
+                <w:t xml:space="preserve">hal-04003320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elastic properties of composite materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">From microstructure characterization to multi-scale modelling of injected carbon fibre reinforced peek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Crevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Structural Analysis of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kos, Greece. pp.0</w:t>
+              <w:t xml:space="preserve">ICCM 19 -19th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.9251-9257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041190v1</w:t>
+                <w:t xml:space="preserve">hal-01760263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'essais de fatigue bi-axiale sur des composites stratifiés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moussa Karama</w:t>
+                <w:t xml:space="preserve">Application of non destructive testing to the detection of aeronautical defects in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Munoz Cuartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Welemane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque international francophone sur les "Méthodes et Techniques Optiques pour l'Industrie" - CMOI2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Orléans, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference of Nonconventional Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025714v1</w:t>
+                <w:t xml:space="preserve">hal-02285220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of non destructive testing to the detection of aeronautical defects in composite structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Suivi d'essais de fatigue bi-axiale sur des composites stratifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Karama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Nonconventional Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sibiu, Romania</w:t>
+              <w:t xml:space="preserve">13ème colloque international francophone sur les "Méthodes et Techniques Optiques pour l'Industrie" - CMOI2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285220v1</w:t>
+                <w:t xml:space="preserve">hal-01025714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence des paramètres d'injection sur le comportement de PEEK renforcé de fibres de carbone par thermographie infrarouge</w:t>
               </w:r>
@@ -10149,381 +10149,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage assessment of thin woven composite subjected to quasi-static tensile loading using infrared thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by three infrared thermographic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Péronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mistou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM15 - 15TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187099v1</w:t>
+                <w:t xml:space="preserve">hal-04041423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by three infrared thermographic techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Péronnet</w:t>
+                <w:t xml:space="preserve">Experiment and modelling of injected carbon-fibre-reinforced-peek behaviour under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Crevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on experimental mechanics ICEM 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Porto, Portugal. pp.0</w:t>
+              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041423v1</w:t>
+                <w:t xml:space="preserve">hal-01760265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and modelling of injected carbon-fibre-reinforced-peek behaviour under tensile loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+                <w:t xml:space="preserve">Damage assessment of thin woven composite subjected to quasi-static tensile loading using infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prieto Corral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">ECCM15 - 15TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760265v1</w:t>
+                <w:t xml:space="preserve">hal-02187099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive investigation of defects in composite structures by full-field measurement methods</w:t>
               </w:r>
@@ -12309,51 +12309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04119977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04163973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Crevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316642000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.10.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9173-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Prieto Corral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.06.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pescay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J6PMNDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2008.01.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJL3CQ3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Towo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ansell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Packham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855407779230335" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568554053542142" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003320v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prieto Corral" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Crespo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis. Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05023930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04163973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117335" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04119977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Crevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316642000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.10.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9173-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Prieto Corral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.06.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pescay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J6PMNDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2008.01.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJL3CQ3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Towo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ansell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Packham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855407779230335" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568554053542142" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003320v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prieto Corral" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Crespo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis. Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05023930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>