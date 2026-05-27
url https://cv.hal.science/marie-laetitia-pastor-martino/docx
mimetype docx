--- v2 (2026-05-27)
+++ v3 (2026-05-27)
@@ -854,274 +854,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of impacted multidirectional laminates under compressive static and cyclic loading</w:t>
+                <w:t xml:space="preserve">Fatigue life determination based on infrared thermographic data for MultiDirectional (MD) CFRP composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 322, pp.117335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117335⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 319, pp.117202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163973v1</w:t>
+                <w:t xml:space="preserve">hal-04119977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life determination based on infrared thermographic data for MultiDirectional (MD) CFRP composite laminates</w:t>
+                <w:t xml:space="preserve">Experimental investigation of impacted multidirectional laminates under compressive static and cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiao Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Garnier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 319, pp.117202. </w:t>
+              <w:t xml:space="preserve">, 2023, 322, pp.117335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119977v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology to predict moisture effects on mechanical behaviors of GFRP-BALSA sandwich by acoustic emission and infrared thermography</w:t>
               </w:r>
@@ -4494,351 +4494,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cruciform specimen design and manufacture for multidirectional carbon fiber reinforced composites subjected to biaxial tension-tension fatigue test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du vieillissement hygroscopique à long terme de structures sandwichs composites biosourcés à l'aide de l'émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aijia Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Keller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 2025 - Les Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gif-sur-Yvette, Jun 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594012v1</w:t>
+                <w:t xml:space="preserve">hal-05228388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du vieillissement hygroscopique à long terme de structures sandwichs composites biosourcés à l'aide de l'émission acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Cruciform specimen design and manufacture for multidirectional carbon fiber reinforced composites subjected to biaxial tension-tension fatigue test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Les Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CETIM, 2025, Senlis, France. pp.318-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2025.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228388v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12309,51 +12309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04163973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117335" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04119977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Crevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316642000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.10.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9173-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Prieto Corral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.06.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pescay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J6PMNDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2008.01.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJL3CQ3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Towo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ansell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Packham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855407779230335" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568554053542142" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003320v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prieto Corral" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Crespo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis. Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05023930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05316647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Duong Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127961" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05109149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2025.116781" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118787" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiao Jia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107445" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04119977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117202" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04163973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gulla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)AS.1943-5525.0001473" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Huang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nassiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2017.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Lisle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.11.030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Crevel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316642000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490599v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2016.10.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924946v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2017.07.029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz Cuartas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trajin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.09.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Munoz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.09.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rouault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9173-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthawat Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mistou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12087" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212100v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.12.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;ronnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huillery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mistou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.550.135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Prieto Corral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.06.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ronnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2010.10.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949835v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pescay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2007.10.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J6PMNDN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2008.01.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJL3CQ3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Price" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Towo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ansell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Packham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855407779230335" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568554053542142" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijia Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2025.11.033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187521v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Val&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alfonso Munoz Cuartas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gulla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187523v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lisle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hongkarnjanakul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053408v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058901v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003320v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prieto Corral" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187099v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huillery" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mistou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thionnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005711v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pescay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lopez-Crespo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis. Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075917v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/tel-05023930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>