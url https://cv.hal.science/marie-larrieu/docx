--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -106,2498 +106,3373 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of underground silo storage on long-term grain preservation: 10 years of experiment</w:t>
+                <w:t xml:space="preserve">De la forêt à la maison : collecte et usage du bois à Albalat (Romangordo, Estrémadure), un village médiéval à la frontière d’al Andalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dominguez</w:t>
+                <w:t xml:space="preserve">Mónica Ruiz Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hervy</w:t>
+                <w:t xml:space="preserve">Clotilde Digeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Larrieu</w:t>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guillaume</w:t>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Groningue, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire « Gestion du territoire et exploitation des ressources végétales et animales au Moyen Âge en Europe méridionale : apports de la bioarchéologie et de l’histoire des textes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05185270v1</w:t>
+                <w:t xml:space="preserve">hal-05598743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock management in an Andalusian Almohad town: the case for an open-air Fumier sequence at Cártama, Málaga (Spain)</w:t>
+                <w:t xml:space="preserve">Fruticultura andalusí en el Alto Henares (ss. VIII-XII): lectura arqueobotánica de las estrategias económicas en los yacimientos Bonilla, Atienza y Molina de Aragón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rowena Banerjea</w:t>
+                <w:t xml:space="preserve">Nicolás Losilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Alonso-Eguiluz</w:t>
+                <w:t xml:space="preserve">Rodrigo Suárez Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionello F. Morandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Jakez Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vrydaghs</w:t>
+                <w:t xml:space="preserve">Sergio Adamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Islamic Archaeology Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University College London, Feb 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d’étude internationale "Cultivo, Poda y Dieta. Una lectura arqueobotánica de los frutales medievales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Casa de Velazquez, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04925121v1</w:t>
+                <w:t xml:space="preserve">halshs-05628074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quid de l’environnement aux marges d’al-Andalus ? Approche interdisciplinaire des systèmes agrosylvopastoraux d’Albalat (Xe-XIIe s., Estrémadure, Espagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frutales sin fronteras: diversidad y explotación de los frutales en el mundo cristiano medieval al norte de los Pirineos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Losilla</w:t>
+                <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et environnement dans le monde islamique (VIIe-XVIe s.). État des lieux et perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude internationale "Cultivo, Poda y Dieta. Una lectura arqueobotánica de los frutales medievales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Casa de Velazquez, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318427v1</w:t>
+                <w:t xml:space="preserve">halshs-05628004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche archéobotanique, archéoentomologique et isotopique de la production agroalimentaire et combustible en Al-Andalus : le cas de Las Sillas (Aragon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prácticas agrícolas en la marca media andalusí: evidencias arqueobotánicas del noreste de Guadalajara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Losilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gasc</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Suárez Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marie</w:t>
+                <w:t xml:space="preserve">Juan Manuel Gutiérrez Andrades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakez Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congreso Internacional Cultivar el paisaje, cosechar la memoria: plantas, saberes agrarios y transformaciones sociales en el Mediterráneo occidental medieval. Homenaje a Julia Mª Carabaza Bravo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Grenade, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036323v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05623340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologías compartidas, culturas divididas: estudio arqueobotánico del Castillo de Atienza (ss. IX-XIV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Losilla</w:t>
+                <w:t xml:space="preserve">Fruit tree management on the border of Al-Andalus: anthracological evidence from Albalat (Extremadura, Spain) and Las Sillas (Aragón, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Ruiz Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Larrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Hervy</w:t>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunión de carpología de la península ibérica e islas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Berlin, Alemania</w:t>
+              <w:t xml:space="preserve">Journée d’étude internationale "Cultivo, Poda y Dieta. Una lectura arqueobotánica de los frutales medievales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Casa de Velazquez, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355375v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05628033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des paysages et ressources végétales exploités dans les frontières d’al-Andalus : approche archéobotanique à Atienza (Guadalajara, Espagne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Repensar la historia de la agricultura en al-Magrib al-Aqsa (siglos VIII-XVI) : aportes recientes de la arqueobotanica y nuevos enfoques metodológicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Ezzahra Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jorge Eiroa</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakez Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paimpont, France</w:t>
+              <w:t xml:space="preserve">Congreso Internacional Cultivar el paisaje, cosechar la memoria: plantas, saberes agrarios y transformaciones sociales en el Mediterráneo occidental medieval. Homenaje a Julia Mª Carabaza Bravo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Grenade, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05376122v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05623337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semillas de modernidad: producción, consumo e intercambio de productos de secano entre la península ibérica y Ceuta en el germinar de la economía global</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recursos vegetales en el noroeste de Guadalajara andalusí: una lectura arqueobotánica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Losilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Suárez Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Gutiérrez Andrades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakez Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incultes i secans en la península Ibèrica medieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, España</w:t>
+              <w:t xml:space="preserve">II Jornades d'Arqueologia medieval. Bioarqueologia de l'Edat Mitjana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Valencia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059828v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agro-cultural transformations in the Western Mediterranean from the Middle Ages to the early Modern period: the case of Ceuta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Semillas de modernidad: producción, consumo e intercambio de productos de secano entre la península ibérica y Ceuta en el germinar de la economía global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Losilla Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ivorra</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl González Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Groningue, Netherlands</w:t>
+              <w:t xml:space="preserve">Incultes i secans en la península Ibèrica medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185264v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel supply, woodland management and fruit tree resources in northern Catalonia (Perpignan) during the 15th-16th centuries: an archaeobotanical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Agro-cultural transformations in the Western Mediterranean from the Middle Ages to the early Modern period: the case of Ceuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Losilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Jornadas de Jóvenes sobre Investigación Arqueológica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">20th conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Groningue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692313v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Atienza's landscapes: material culture and settlement patterns in the central frontier of al-Andalus (8th-11th c.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Adamuz</w:t>
+                <w:t xml:space="preserve">Livestock management in an Andalusian Almohad town: the case for an open-air Fumier sequence at Cártama, Málaga (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Banerjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Alonso-Eguiluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionello F. Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vrydaghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Archaeology Conference: LAC2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Alcalá de Henares, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Islamic Archaeology Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College London, Feb 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04845824v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04925121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des espaces boisés et arboriculture fruitière dans les régions littorales de Catalogne septentrionale durant le Moyen Âge : une approche archéobotanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of underground silo storage on long-term grain preservation: 10 years of experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Journée d’Etudes du programme SyLitMéd du LA3M UMR7298 : Échanges et littoraux nourriciers médiévaux en Méditerranée nord-occidentale (VIIIe-XIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne CLOAREC-QUILLON; André CONSTANT, May 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">20th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Groningue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04578132v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05185270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quid de l’environnement aux marges d’al-Andalus ? Approche interdisciplinaire des systèmes agrosylvopastoraux d’Albalat (Xe-XIIe s., Estrémadure, Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Losilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et environnement dans le monde islamique (VIIe-XVIe s.). État des lieux et perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche archéobotanique, archéoentomologique et isotopique de la production agroalimentaire et combustible en Al-Andalus : le cas de Las Sillas (Aragon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des paysages et ressources végétales exploités dans les frontières d’al-Andalus : approche archéobotanique à Atienza (Guadalajara, Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Losilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Eiroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paimpont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05376122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecologías compartidas, culturas divididas: estudio arqueobotánico del Castillo de Atienza (ss. IX-XIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Losilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Suárez Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reunión de carpología de la península ibérica e islas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Berlin, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuel supply, woodland management and fruit tree resources in northern Catalonia (Perpignan) during the 15th-16th centuries: an archaeobotanical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Féat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Dimanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV Jornadas de Jóvenes sobre Investigación Arqueológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocking Atienza's landscapes: material culture and settlement patterns in the central frontier of al-Andalus (8th-11th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Garcia Contreras-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Losilla Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaiza Hernandez-Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Adamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape Archaeology Conference: LAC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Alcalá de Henares, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04845824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation des espaces boisés et arboriculture fruitière dans les régions littorales de Catalogne septentrionale durant le Moyen Âge : une approche archéobotanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième Journée d’Etudes du programme SyLitMéd du LA3M UMR7298 : Échanges et littoraux nourriciers médiévaux en Méditerranée nord-occidentale (VIIIe-XIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne CLOAREC-QUILLON; André CONSTANT, May 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04578132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Première synthèse sur les paysages forestiers exploités au Haut Moyen Âge en Roussillon : approche anthracologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Larrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge : deuxième journée d’actualités de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wood exploitation at Punic and Byzantine Carthage (700 BCE-650 CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph A. Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Hurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Groninguen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformaciones agroculturales desde la edad media hasta la época moderna en el istmo de ceuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Losilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl González Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Garcia Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Paisajes de intercambio en al-Andalus. Organización, comercio e interacción entre las esferas urbana y rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Grenade, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Cáceres Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Garrido García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport remis à la commission consultative des fouilles archéologiques à l'étranger, MEAE. 2025, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05466967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proyecto Albalat (Romangordo, España). Memoria de la campaña de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Garrido García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Bueno Riesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">rapport remis à la Dirección General de General de Bibliotecas, Museos y Patrimonio Cultural du gouvernement autonome d'Estrémadure, Espagne. 2025, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05464934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique Albalat (Romangordo, Espagne). Rapport synthétique 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Llamas Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEAE; CASA DE VELAZQUEZ; UMR 5648; COMMUNE DE ROMANGORDO; CENTRALE NUCLÉAIRE D'ALMARAZ; ASOCIACIÓN MADINAT ALBALAT. 2024, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock husbandry in Islamic Cártama, Málaga, Spain: the micro and bioarchaeology of an open-air Fumier sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Banerjea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Alonso-Eguiluz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionello F. Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vrydaghs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, (2025) (17:236), pp.236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12520-025-02345-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05376165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest exploitation in the plains of early medieval northern Catalonia: Anthracological review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Larrieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kotarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 320, pp.104993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2023.104993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04312626v1</w:t>
-              </w:r>
-[...678 lines deleted...]
-                <w:t xml:space="preserve">halshs-04853570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2744,51 +3619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185270v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hervy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Alonso-Eguiluz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello F. Morandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Losilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Su&#225;rez Pinto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376122v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mattei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eiroa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059828v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Losilla Mart&#237;nez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Ar&#233;valo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence F&#233;at" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dimanche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garcia Contreras-Ruiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Losilla Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Hernandez-Casas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Adamuz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alonso-Eguiluz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02345-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312626v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.104993" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garcia Contreras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Greene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hurst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598743v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Ruiz Alonso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Digeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05628074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Losilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Su&#225;rez Pinto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakez Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Adamuz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05628004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05623340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Guti&#233;rrez Andrades" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05628033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gasc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05623337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Badri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Losilla Mart&#237;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hervy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Ar&#233;valo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185264v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04925121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Banerjea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Alonso-Eguiluz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello F. Morandi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vrydaghs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mattei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Eiroa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pastor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence F&#233;at" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dimanche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garcia Contreras-Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Losilla Martinez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaiza Hernandez-Casas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Brossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Greene" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Hurst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423903v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garcia Contreras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gagneux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Garrido Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Bueno Riesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Alonso-Eguiluz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02345-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kotarba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2023.104993" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>