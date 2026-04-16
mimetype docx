--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,5449 +243,5974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the AgMIP calibration protocol for crop models; case study and new diagnostic tests</w:t>
+                <w:t xml:space="preserve">Disease regulation in intercropping systems depends on spatial arrangement – A modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wallach</w:t>
+                <w:t xml:space="preserve">Audrey Irene Deheinzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwang Soo Kim</w:t>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinwoo Hyun</w:t>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Buis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127659⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 235, pp.104717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135063v1</w:t>
+                <w:t xml:space="preserve">hal-05559745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French agroclimatic research network dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Minet</w:t>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée de Decker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roux</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111809⟩</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05248750v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the AgMIP calibration protocol for crop models; case study and new diagnostic tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
+                <w:t xml:space="preserve">Kwang Soo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Shinwoo Hyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05079011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is there so much variability in crop multi-model studies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wallach</w:t>
+                <w:t xml:space="preserve">French agroclimatic research network dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taru Palosuo</w:t>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrike Mielenz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Thorburn</w:t>
+                <w:t xml:space="preserve">Vincent Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée de Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110697⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05146323v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dataset to elucidate inaccurate temperature thresholds masking a hidden source of risk uncertainties in common wheat</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Why is there so much variability in crop multi-model studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Mielenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.110697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128130v1</w:t>
+                <w:t xml:space="preserve">hal-05146323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting crop variables and parameters for the calibration of a new cultivar in a crop model: A case study of winter wheat for STICS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garcia</w:t>
+                <w:t xml:space="preserve">A new dataset to elucidate inaccurate temperature thresholds masking a hidden source of risk uncertainties in common wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 168, pp.127677. </w:t>
+              <w:t xml:space="preserve">, 2025, 168, pp.127623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135775v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the phenology of plant pathogenic fungi: why and how?</w:t>
+                <w:t xml:space="preserve">Selecting crop variables and parameters for the calibration of a new cultivar in a crop model: A case study of winter wheat for STICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Delmas</w:t>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Maël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Leyronas</w:t>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐hélène Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.13058⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.127677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457548v1</w:t>
+                <w:t xml:space="preserve">hal-05135775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A calibration protocol for soil-crop models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wallach</w:t>
+                <w:t xml:space="preserve">Monitoring the phenology of plant pathogenic fungi: why and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana-Maria Seserman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taru Palosuo</w:t>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J Thorburn</w:t>
+                <w:t xml:space="preserve">Marie‐hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180, pp.106147. </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99, pp.1075-1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.13058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684518v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the race between crop phenology and climate risks for wheat in France under climate change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">A calibration protocol for soil-crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chenu</w:t>
+                <w:t xml:space="preserve">Diana-Maria Seserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58826-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.106147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573037v1</w:t>
+                <w:t xml:space="preserve">hal-04684518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent labeling of Matrix Metalloproteases with affinity‐based probes containing tuned reactive N‐acyl‐N‐alkyl sulfonamide cleavable linkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Devel</w:t>
+                <w:t xml:space="preserve">Mapping the race between crop phenology and climate risks for wheat in France under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Malgorn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Patiniotis</w:t>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400441⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58826-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740309v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent labeling of Matrix Metalloproteases with affinity‐based probes containing tuned reactive N‐acyl‐N‐alkyl sulfonamide cleavable linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Regis-William Tohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Mirás-Avalos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Plénet</w:t>
+                <w:t xml:space="preserve">Konstantinos Patiniotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (23), pp.e202400441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746035v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal and extensive test of a calibration protocol for crop phenology models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Mirás-Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Moradzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00900-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 370, pp.122470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192690v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring complementarities between modelling approaches that enable upscaling from plant community functioning to ecosystem services as a way to support agroecological transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Vezy</w:t>
+                <w:t xml:space="preserve">Proposal and extensive test of a calibration protocol for crop phenology models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Mielenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in silico Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab037/6449487⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00900-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470234v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre la contamination des fleurs par Monilinia laxa. Le développement d'un modèle phéno-climatique de contamination des fleurs d'abricotier par la moniliose va permettre d'optimiser le pilotage de la protection contre la maladie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring complementarities between modelling approaches that enable upscaling from plant community functioning to ecosystem services as a way to support agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brun</w:t>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Tresson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Freddy Combe</w:t>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">in silico Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab037/6449487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500297v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre la contamination des fleurs par Monilinia laxa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Suivre la contamination des fleurs par Monilinia laxa. Le développement d'un modèle phéno-climatique de contamination des fleurs d'abricotier par la moniliose va permettre d'optimiser le pilotage de la protection contre la maladie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivre la contamination des fleurs par Monilinia laxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 740, p38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the STICS research branch for intercrops and its coupling with an epidemiological model: case study on winter wheat-pea with brown rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deheinzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global analysis of variability in thermal stress thresholds for common wheat: potential underestimate of risk due to uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubry Maël,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gravoueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XIVth STICS Seminar - Conference Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVth STICS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Louvain la Neuve, Belgium. University of Liege - Gembloux Agro-Bio tech, 98 p., 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/g7mw-g023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainability of bread wheat in France: A GAMLSS based risk and return period assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts du changement climatique sur le fonctionnement et la productivité des agroécosystèmes : Focus sur l’impact des interactions entre CO2, température et déficit hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les plantes dans un environnement à fort CO2 : Contraintes et opportunités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences; Académie d’Agriculture, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasticité dans les cultures de blé en réponses aux interactions entre CO2 , température et déficit hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CLIMAE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of calibration strategies for the integration of a new winter wheat cultivar in the STICS crop model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du réseau Mexico 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Key Interactions in Bi-Specific Intercropping Systems: Enhancing the STICS Soil-Crop Model for Sustainable Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Munz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.50-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of STICS behavior in response to climate change for wheat crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire STICS XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenology of plant pathogenic fungi: why and how ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHENOLOGY 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Modélisation des grandes cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Sylvaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et caractérisation des risques d'impact du changement climatique en production légumière : méthodologie appliquée et cas d’étude de systèmes maraîchers méditerranéens plein champ et sous abri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIS PIClég. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127709v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852213v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouly Manon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2021, 64p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des plantes et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Debaeke; N. Graveline,; B. Lacor; S. Pellerin; D. Renaudeau; É. Sauquet. </w:t>
+              <w:t xml:space="preserve">P. Debaeke; N. Graveline; B. Lacor; S. Pellerin; D. Renaudeau; É. Sauquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et changement climatique : Impacts, adaptation et atténuation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, QUAE, pp.187-220, 2025, Collection Synthèses, 978-2-7592-4011-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-220, 2025, Collection Synthèses, 978-2-7592-4011-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5. Root growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Chapter 9. Canopy microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.93-117, 2023</w:t>
+              <w:t xml:space="preserve">, pp.167-199, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457039v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-65, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. Biomass and nitrogen partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-148, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 9. Canopy microclimate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Chapter 5. Root growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.167-199, 2023</w:t>
+              <w:t xml:space="preserve">, pp.93-117, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457311v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2. Overall description of the modelled system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-46, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199288v1</w:t>
-              </w:r>
-[...2038 lines deleted...]
-                <w:t xml:space="preserve">hal-04837586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual Framework, Equations and Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 516 p., 2023, 978-2-7592-3678-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5832,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127623" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58826-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis-William Tohon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Patiniotis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400441" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10880" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gandon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247123v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Ma&#235;l," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Irene Deheinzelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127623" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58826-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis-William Tohon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Patiniotis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400441" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deheinzelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Ma&#235;l," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g7mw-g023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10880" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gandon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>