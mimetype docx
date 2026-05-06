--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -75,2853 +75,2853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the STICS research branch for intercrops and its coupling with an epidemiological model: case study on winter wheat-pea with brown rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deheinzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global analysis of variability in thermal stress thresholds for common wheat: potential underestimate of risk due to uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubry Maël,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gravoueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From past exceptional extremes to frequent future risks: How climate change shapes the fate of common wheat in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 379, pp.111054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease regulation in intercropping systems depends on spatial arrangement – A modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Irene Deheinzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 235, pp.104717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Evaluating the AgMIP calibration protocol for crop models; case study and new diagnostic tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang Soo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinwoo Hyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05079011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the AgMIP calibration protocol for crop models; case study and new diagnostic tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Thorburn</w:t>
+                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127659⟩</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05135063v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French agroclimatic research network dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée de Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.111809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is there so much variability in crop multi-model studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Mielenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taru Palosuo</w:t>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 372, pp.110697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new dataset to elucidate inaccurate temperature thresholds masking a hidden source of risk uncertainties in common wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 168, pp.127623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting crop variables and parameters for the calibration of a new cultivar in a crop model: A case study of winter wheat for STICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 168, pp.127677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the phenology of plant pathogenic fungi: why and how?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 99, pp.1075-1084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/brv.13058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calibration protocol for soil-crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Maria Seserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taru Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 180, pp.106147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the race between crop phenology and climate risks for wheat in France under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent labeling of Matrix Metalloproteases with affinity‐based probes containing tuned reactive N‐acyl‐N‐alkyl sulfonamide cleavable linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis-William Tohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Chenu</w:t>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Patiniotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-58826-w⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (23), pp.e202400441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202400441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573037v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent labeling of Matrix Metalloproteases with affinity‐based probes containing tuned reactive N‐acyl‐N‐alkyl sulfonamide cleavable linkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Devel</w:t>
+                <w:t xml:space="preserve">Mapping the race between crop phenology and climate risks for wheat in France under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Malgorn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Patiniotis</w:t>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202400441⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-58826-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740309v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Mirás-Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Moradzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 370, pp.122470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal and extensive test of a calibration protocol for crop phenology models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Mielenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (4), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-023-00900-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring complementarities between modelling approaches that enable upscaling from plant community functioning to ecosystem services as a way to support agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/insilicoplants/diab037/6449487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre la contamination des fleurs par Monilinia laxa. Le développement d'un modèle phéno-climatique de contamination des fleurs d'abricotier par la moniliose va permettre d'optimiser le pilotage de la protection contre la maladie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre la contamination des fleurs par Monilinia laxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 740, p38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901706v1</w:t>
-              </w:r>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">hal-04837586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2952,64 +2952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XIVth STICS Seminar - Conference Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3088,103 +3088,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of bread wheat in France: A GAMLSS based risk and return period assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Le Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t>
@@ -3222,90 +3222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur le fonctionnement et la productivité des agroécosystèmes : Focus sur l’impact des interactions entre CO2, température et déficit hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les plantes dans un environnement à fort CO2 : Contraintes et opportunités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des Sciences; Académie d’Agriculture, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3330,103 +3330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité dans les cultures de blé en réponses aux interactions entre CO2 , température et déficit hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CLIMAE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3451,103 +3451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of calibration strategies for the integration of a new winter wheat cultivar in the STICS crop model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du réseau Mexico 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Villeurbanne, France</w:t>
@@ -3576,90 +3576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3701,103 +3701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Key Interactions in Bi-Specific Intercropping Systems: Enhancing the STICS Soil-Crop Model for Sustainable Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Munz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.50-50</w:t>
@@ -3826,90 +3826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of STICS behavior in response to climate change for wheat crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire STICS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3947,90 +3947,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology of plant pathogenic fungi: why and how ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
@@ -4059,90 +4059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser l’impact des évènements climatiques extrêmes sur la production agricole : Ce que peuvent, et ne peuvent pas (encore) faire nos modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Sylvaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4360,64 +4360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS PIClég. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4435,103 +4435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4557,103 +4557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4855,51 +4855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delandmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,103 +4967,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des plantes et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Debaeke; N. Graveline; B. Lacor; S. Pellerin; D. Renaudeau; É. Sauquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et changement climatique : Impacts, adaptation et atténuation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5118,64 +5118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9. Canopy microclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5211,436 +5211,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3. Development</w:t>
+                <w:t xml:space="preserve">Chapter 5. Root growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chlebowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-65, 2023</w:t>
+              <w:t xml:space="preserve">, pp.93-117, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456973v1</w:t>
+                <w:t xml:space="preserve">hal-04457039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. Biomass and nitrogen partitioning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chapter 3. Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.131-148, 2023</w:t>
+              <w:t xml:space="preserve">, pp.47-65, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457264v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5. Root growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+                <w:t xml:space="preserve">Chapter 7. Biomass and nitrogen partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mollier</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chlebowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.93-117, 2023</w:t>
+              <w:t xml:space="preserve">, pp.131-148, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457039v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2. Overall description of the modelled system</w:t>
               </w:r>
@@ -5652,64 +5652,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5777,90 +5777,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
@@ -5925,103 +5925,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6074,90 +6074,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics Soil Crop Model. Conceptual Framework, Equations and Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Strullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6357,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Irene Deheinzelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127623" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58826-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis-William Tohon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Patiniotis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400441" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570944v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deheinzelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Ma&#235;l," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g7mw-g023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10880" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gandon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456973v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deheinzelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Ma&#235;l," TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Aubry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Irene Deheinzelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104717" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e de Decker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis-William Tohon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Patiniotis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202400441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58826-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500297v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tresson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g7mw-g023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128157v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10880" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gandon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dresch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689449v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Boillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529904v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456973v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457264v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04456696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>