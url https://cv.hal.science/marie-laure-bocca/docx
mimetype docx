--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1652,161 +1652,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalography during on-the-road driving in older untreated insomnia patients and normal sleepers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Perrier</w:t>
+                <w:t xml:space="preserve">L'immersion sur simulateur de conduite accroît-elle les bénéfices d'un entraînement cognitif dédié aux conducteurs seniors ? Présentation méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.R.M. Leufkens</w:t>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bulla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.L. Bocca</w:t>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109, pp.20-28. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Conducteurs âgés, 2014 (04), pp.245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2015.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0761898014004038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305744v1</w:t>
+                <w:t xml:space="preserve">hal-01367580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific EEG Sleep Pattern in the Prefrontal Cortex in Primary Insomnia</w:t>
               </w:r>
@@ -1920,161 +1920,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immersion sur simulateur de conduite accroît-elle les bénéfices d'un entraînement cognitif dédié aux conducteurs seniors ? Présentation méthodologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Adam</w:t>
+                <w:t xml:space="preserve">Electroencephalography during on-the-road driving in older untreated insomnia patients and normal sleepers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+                <w:t xml:space="preserve">T.R.M. Leufkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
+                <w:t xml:space="preserve">J. Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jongen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Conducteurs âgés, 2014 (04), pp.245-256. </w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0761898014004038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367580v2</w:t>
+                <w:t xml:space="preserve">hal-02305744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired inhibition after total sleep deprivation using an antisaccade task when controlling for circadian modulation of performance</w:t>
               </w:r>
@@ -3260,277 +3260,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effectiveness of two older driver training programs on cognitive self-regulation and on-road transfer.</w:t>
+                <w:t xml:space="preserve">Does cognitive training improve older drivers' self-regulation and self-assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t>
+              <w:t xml:space="preserve">Metacog 2014 The 2nd International Conference on Metacognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, CLERMONT FERRAND, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367260v1</w:t>
+                <w:t xml:space="preserve">hal-01367178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cognitive training improve older drivers' self-regulation and self-assessment?</w:t>
+                <w:t xml:space="preserve">Comparison of the effectiveness of two older driver training programs on cognitive self-regulation and on-road transfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metacog 2014 The 2nd International Conference on Metacognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, CLERMONT FERRAND, France. 24 p</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367178v1</w:t>
+                <w:t xml:space="preserve">hal-01367260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effectiveness analysis of cognitive training programs for older drivers misestimating their cognitive abilities</w:t>
               </w:r>
@@ -3542,64 +3542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4088,51 +4088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04966116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Haelewyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Leclair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arzalier-Daret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buleon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Bocca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2018.08.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jongen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuurman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bocca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaekers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.09.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0207-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.06.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.M. Leufkens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Couque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367580v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.4012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-013-3035-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV0NX0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-010-2075-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRRW2DRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meskali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocca Ml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delamillieure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bocca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367618v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04966116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Haelewyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Leclair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arzalier-Daret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buleon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Bocca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2018.08.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jongen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuurman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bocca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaekers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.09.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0207-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.06.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367580v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Couque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.M. Leufkens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.4012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-013-3035-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV0NX0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-010-2075-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRRW2DRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meskali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocca Ml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delamillieure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bocca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367618v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>