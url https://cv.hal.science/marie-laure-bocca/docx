--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -234,338 +234,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihypertensive, Anticholinergic, and Opioid Drugs Impact Fall Events Differently in Patients with Knee And/Or Hip Osteoarthritis: A Five-Year Follow-Up of the Khoala Cohort</w:t>
+                <w:t xml:space="preserve">Association between road traffic accidents and drugs belonging to the antiseizure medications class: A pharmacovigilance analysis in VigiBase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+                <w:t xml:space="preserve">Basile Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aqlan</w:t>
+                <w:t xml:space="preserve">Sophie Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Loggia</w:t>
+                <w:t xml:space="preserve">Charles Dolladille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+                <w:t xml:space="preserve">Pierre‐marie Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chavoix</w:t>
+                <w:t xml:space="preserve">Marie Heraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (1), pp.222-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4529286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/BCP.15481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351241v1</w:t>
+                <w:t xml:space="preserve">hal-04891941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between road traffic accidents and drugs belonging to the antiseizure medications class: A pharmacovigilance analysis in VigiBase</w:t>
+                <w:t xml:space="preserve">Antihypertensive, Anticholinergic, and Opioid Drugs Impact Fall Events Differently in Patients with Knee And/Or Hip Osteoarthritis: A Five-Year Follow-Up of the Khoala Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Chrétien</w:t>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nguyen</w:t>
+                <w:t xml:space="preserve">Mohammed Aqlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dolladille</w:t>
+                <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐marie Morice</w:t>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Heraudeau</w:t>
+                <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (1), pp.222-231. </w:t>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/BCP.15481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4529286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891941v1</w:t>
+                <w:t xml:space="preserve">hal-04351241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotropic Polypharmacy in Adults 55 Years or Older: A Risk for Impaired Global Cognition, Executive Function, and Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functioning of the three attentional networks and vigilance in primary insomnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Bocca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2086,51 +2086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chavoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 124, pp.123-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3260,51 +3260,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cognitive training improve older drivers' self-regulation and self-assessment?</w:t>
+                <w:t xml:space="preserve">Comparison of the effectiveness of two older driver training programs on cognitive self-regulation and on-road transfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adam</w:t>
@@ -3339,97 +3339,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metacog 2014 The 2nd International Conference on Metacognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, CLERMONT FERRAND, France. 24 p</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367178v1</w:t>
+                <w:t xml:space="preserve">hal-01367260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effectiveness of two older driver training programs on cognitive self-regulation and on-road transfer.</w:t>
+                <w:t xml:space="preserve">Does cognitive training improve older drivers' self-regulation and self-assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adam</w:t>
@@ -3464,73 +3464,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t>
+              <w:t xml:space="preserve">Metacog 2014 The 2nd International Conference on Metacognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, CLERMONT FERRAND, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367260v1</w:t>
+                <w:t xml:space="preserve">hal-01367178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cost-effectiveness analysis of cognitive training programs for older drivers misestimating their cognitive abilities</w:t>
               </w:r>
@@ -4088,51 +4088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04966116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Haelewyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Leclair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arzalier-Daret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buleon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Bocca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2018.08.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jongen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuurman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bocca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaekers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.09.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0207-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.06.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367580v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Couque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.M. Leufkens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.4012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-013-3035-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV0NX0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-010-2075-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRRW2DRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meskali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocca Ml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delamillieure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bocca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367618v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04966116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Haelewyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Leclair" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.12.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04891941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chr&#233;tien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dolladille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BCP.15481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aqlan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loggia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chavoix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4529286" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Pothier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Morello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lescure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095748v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.12847" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Arzalier-Daret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buleon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2017.05.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mondou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml. Bocca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2018.08.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jongen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuurman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bocca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaekers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2016.09.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02135138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00296" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0207-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Liet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Amenouche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEB48F633F9F916CB01877BAF6D51F3A1306601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2015.06.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367580v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004038" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190955v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Couque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116864" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R.M. Leufkens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2015.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2013.10.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152628v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5665/sleep.4012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Paillet-Loilier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-013-3035-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV0NX0D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851228v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-010-2075-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NRRW2DRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meskali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocca Ml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chabot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delamillieure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brazo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bocca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03152641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367618v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>