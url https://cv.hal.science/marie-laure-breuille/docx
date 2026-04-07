--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2039,183 +2039,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché de droits au déficit et contrainte budgétaire molle</w:t>
+                <w:t xml:space="preserve">Le partage de la rigueur budgétaire entre l'État et les collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (3), pp.571-582. </w:t>
+              <w:t xml:space="preserve">Annuaire des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.657-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.593.0571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/coloc.2008.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662924v1</w:t>
+                <w:t xml:space="preserve">hal-02935739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage de la rigueur budgétaire entre l'État et les collectivités locales</w:t>
+                <w:t xml:space="preserve">Marché de droits au déficit et contrainte budgétaire molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire des collectivités locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (1), pp.657-668. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (3), pp.571-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/coloc.2008.2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.593.0571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935739v1</w:t>
+                <w:t xml:space="preserve">hal-02662924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing Budgetary Austerity under free Mobility and Asymmetric Information</w:t>
               </w:r>
@@ -5567,51 +5567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duran-Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdilajda Zanaj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Taugourdeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vigneault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CL8SVL1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2010.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JSX65M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.593.0571" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2008.2007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gary-Bobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0553" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2005.08.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9K52X9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05315151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869133v5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duran-Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdilajda Zanaj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Taugourdeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vigneault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CL8SVL1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2010.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JSX65M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2008.2007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.593.0571" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gary-Bobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0553" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2005.08.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9K52X9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05315151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869133v5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>