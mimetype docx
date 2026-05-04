--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2039,183 +2039,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partage de la rigueur budgétaire entre l'État et les collectivités locales</w:t>
+                <w:t xml:space="preserve">Marché de droits au déficit et contrainte budgétaire molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire des collectivités locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (1), pp.657-668. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (3), pp.571-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/coloc.2008.2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.593.0571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935739v1</w:t>
+                <w:t xml:space="preserve">hal-02662924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché de droits au déficit et contrainte budgétaire molle</w:t>
+                <w:t xml:space="preserve">Le partage de la rigueur budgétaire entre l'État et les collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (3), pp.571-582. </w:t>
+              <w:t xml:space="preserve">Annuaire des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.657-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.593.0571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/coloc.2008.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662924v1</w:t>
+                <w:t xml:space="preserve">hal-02935739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing Budgetary Austerity under free Mobility and Asymmetric Information</w:t>
               </w:r>
@@ -2430,85 +2430,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 57 (3), pp.553-561</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.553-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.573.0553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00076663v1</w:t>
+                <w:t xml:space="preserve">hal-02664987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'endettement régional avec contrainte budgétaire molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2525,78 +2534,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 57 (3), pp.553-561. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.553-561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.573.0553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664987v1</w:t>
+                <w:t xml:space="preserve">halshs-00076663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does tax competition soften regional budget constraint</w:t>
               </w:r>
@@ -4329,204 +4329,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation with peers: The case of spatial fiscal interactions among French municipalities</w:t>
+                <w:t xml:space="preserve">Intercommunalités: bouc-émissaires de l'augmentation des impôts locaux en France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duran-Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le système financier local, entre ancien et nouveau modèle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est Créteil Val de Marne (Paris 12) (UPEC UP12). Paris, FRA., Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796491v1</w:t>
+                <w:t xml:space="preserve">hal-02797888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercommunalités: bouc-émissaires de l'augmentation des impôts locaux en France?</w:t>
+                <w:t xml:space="preserve">Cooperation with peers: The case of spatial fiscal interactions among French municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Samson</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le système financier local, entre ancien et nouveau modèle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Est Créteil Val de Marne (Paris 12) (UPEC UP12). Paris, FRA., Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797888v1</w:t>
+                <w:t xml:space="preserve">hal-02796491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation with peers: The case of spatial fiscal interactions among French municipalities</w:t>
               </w:r>
@@ -5567,51 +5567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duran-Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdilajda Zanaj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Taugourdeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vigneault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CL8SVL1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2010.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JSX65M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2008.2007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.593.0571" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gary-Bobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0553" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2005.08.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9K52X9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05315151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869133v5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797888v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duran-Vigneron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skerdilajda Zanaj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2013.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Taugourdeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vigneault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CL8SVL1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668697v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2010.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JSX65M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.593.0571" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2008.2007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gary-Bobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2006.11.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0553" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2005.08.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP9K52X9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05315151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869133v5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797888v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814319v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>