--- v0 (2026-03-22)
+++ v1 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Cabon-Dhersin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-DhersinProfessor in Economics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-laure-cabon-dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9295-309X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118373889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation in green R &D and environmental policies: tax or standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-024-09475-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamberlin without differentiation: Soft-capacity constrained price competition with free entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cournot vs. Bertrand competition in the international transport market with environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), pp.1069-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D cooperation, proximity and distribution of public funding between public and private research sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/manc.12340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model of price competition with soft capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-019-01203-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01622930v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and research activities organization: Could public/private cooperation be harmful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Taugourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (4), pp.883-907. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation or non-cooperation in R&D: how should research be funded?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438599.2018.1542775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunism, Trust and Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationality and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.203-228. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1043463107077391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacit Collusion in a One-Shot Game of Price Competition with Soft Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.427-442. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jems.12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation: The Power of a single word? Some experimental evidence on wording and gender effects in a game of chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.43-64. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8586.2012.00468.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The puzzle of cooperation in a game of chicken: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (1), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-010-9220-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalité des acteurs et théorie des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 363, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Organization: Cooperation or Cross-Licensing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Lahmandi-Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (1), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Organization: Cooperation or Cross-Licensing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Lahmandi-Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.771.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D cooperation and collusion: the case of Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Manchester school of economic and social studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D cooperation and collusion: the case of Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (4), pp.424-436. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9957.2008.01067.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The common labs: What implications for competition policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (1), pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité des agents économiques va t-elle toujours à l’encontre de la coopération ? Le jeu de la poule mouillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (2), pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité des agents économiques va-t-elle toujours à l'encontre de la coopération ? Le jeu de la poule mouillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (2), pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les externalités sociales permettent-elles de résoudre la controverse théorique des « petites coalitions stables » dans les accords environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Social Externalities Solve the Small Coalitions Puzzle in International Environmental Agreements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social externalities solve the small coalitions puzzle in international environmental agreements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les externalités sociales permettent-elles de résoudre la controverse théorique des &amp;quot;petites coalitions stables&amp;quot; dans les accords environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does trust matter for R&D cooperation? A game theoretic examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (2), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-004-3673-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et robustesse de la coopération inter-firmes en R&D : confiance et réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rei.2003.3127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'économie à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence de la Banque de France sur le sujet "l'éducation économique et financière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-university competition and high tuition fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Universities Compete for Students? Two Competing Strategies and Their Impact on Capacity and Tuition Fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires EconomiX, Paris 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and research activities organization:could public/private cooperation be harmful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Association, Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Universities Compete for Students? Two Competing Strategies and Their Impact on Capacity and Tuition Fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LED, Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacit collusion, soft capacity constraint and the number of firms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EPEE, Université d'Evry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les externalités sociales permettent-elles de résoudre la controverse théorique des &amp;quot;petites coalitions stables&amp;quot; dans les accords environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congrès annuel de l'AFSE : Dévéloppements récents de l'analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les autorités de la concurrence ont aussi un rôle à jouer pour les politiques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://theconversation.com/les-autorites-de-la-concurrence-ont-aussi-un-role-a-jouer-pour-les-politiques-climatiques-229748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research clusters: How public subsidies matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Taugourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clusters de recherche : conditions d’émergence et impact de la subvention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Taugourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation, the power of a single word. Some experimental evidence on wording and gender effects in a Game of Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of the Bertrand Paradox?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Capacity constrained price competition with entry and a minimum firm size: Chamberlin without differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trade and environmental agreements incompatible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation or non-cooperation in R&D: how should research be funded? *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-university competition and high tuition fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174291v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wording and gender effects in a Game of Chicken. An explorative experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacit collusion in a one-shot game of price competition with soft capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation: the power of a single word? Some experimental evidence on wording and gender effects in a Game of Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation in a Game of Chicken with Heterogeneous Agents: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Laure Cabon-Dhersin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-DhersinProfessor in Economics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-laure-cabon-dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9295-309X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118373889</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation in green R &D and environmental policies: tax or standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regulatory Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11149-024-09475-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cournot vs. Bertrand competition in the international transport market with environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (2), pp.1069-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamberlin without differentiation: Soft-capacity constrained price competition with free entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijet.12339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D cooperation, proximity and distribution of public funding between public and private research sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/manc.12340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general model of price competition with soft capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-019-01203-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01622930v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and research activities organization: Could public/private cooperation be harmful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Taugourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (4), pp.883-907. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pirs.12292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation or non-cooperation in R&D: how should research be funded?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Innovation and New Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10438599.2018.1542775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunism, Trust and Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationality and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2), pp.203-228. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1043463107077391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacit Collusion in a One-Shot Game of Price Competition with Soft Capacity Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.427-442. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jems.12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation: The Power of a single word? Some experimental evidence on wording and gender effects in a game of chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Economic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.43-64. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8586.2012.00468.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The puzzle of cooperation in a game of chicken: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (1), pp.65-87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-010-9220-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Organization: Cooperation or Cross-Licensing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Lahmandi-Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.771.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D Organization: Cooperation or Cross-Licensing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Lahmandi-Ayed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (1), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalité des acteurs et théorie des jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 363, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D cooperation and collusion: the case of Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Manchester school of economic and social studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D cooperation and collusion: the case of Joint Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manchester School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (4), pp.424-436. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9957.2008.01067.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The common labs: What implications for competition policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (1), pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité des agents économiques va t-elle toujours à l’encontre de la coopération ? Le jeu de la poule mouillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (2), pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité des agents économiques va-t-elle toujours à l'encontre de la coopération ? Le jeu de la poule mouillée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (2), pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Social Externalities Solve the Small Coalitions Puzzle in International Environmental Agreements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les externalités sociales permettent-elles de résoudre la controverse théorique des « petites coalitions stables » dans les accords environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can social externalities solve the small coalitions puzzle in international environmental agreements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les externalités sociales permettent-elles de résoudre la controverse théorique des &amp;quot;petites coalitions stables&amp;quot; dans les accords environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (3), pp.431-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does trust matter for R&D cooperation? A game theoretic examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama V. Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (2), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-004-3673-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et robustesse de la coopération inter-firmes en R&D : confiance et réputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 104 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rei.2003.3127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de l'économie à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la conférence de la Banque de France sur le sujet "l'éducation économique et financière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-university competition and high tuition fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Conference of the European Association for Research in Industrial Economics (EARIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Universities Compete for Students? Two Competing Strategies and Their Impact on Capacity and Tuition Fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires EconomiX, Paris 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Universities Compete for Students? Two Competing Strategies and Their Impact on Capacity and Tuition Fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LED, Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and research activities organization:could public/private cooperation be harmful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Economic Association, Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacit collusion, soft capacity constraint and the number of firms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EPEE, Université d'Evry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les externalités sociales permettent-elles de résoudre la controverse théorique des &amp;quot;petites coalitions stables&amp;quot; dans les accords environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shyama Ramani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Congrès annuel de l'AFSE : Dévéloppements récents de l'analyse économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les autorités de la concurrence ont aussi un rôle à jouer pour les politiques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Raffin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://theconversation.com/les-autorites-de-la-concurrence-ont-aussi-un-role-a-jouer-pour-les-politiques-climatiques-229748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research clusters: How public subsidies matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Taugourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clusters de recherche : conditions d’émergence et impact de la subvention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Taugourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation, the power of a single word. Some experimental evidence on wording and gender effects in a Game of Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of the Bertrand Paradox?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Capacity constrained price competition with entry and a minimum firm size: Chamberlin without differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trade and environmental agreements incompatible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-university competition and high tuition fees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Didisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174291v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation or non-cooperation in R&D: how should research be funded? *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wording and gender effects in a Game of Chicken. An explorative experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacit collusion in a one-shot game of price competition with soft capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Drouhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709093v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation: the power of a single word? Some experimental evidence on wording and gender effects in a Game of Chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation in a Game of Chicken with Heterogeneous Agents: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cabon-Dhersin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C24832C5"/>
+    <w:nsid w:val="D22DF667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-cabon-dhersin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9295-309X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118373889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cabon-Dhersin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-024-09475-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03378500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouhin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12339" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/manc.12340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622930v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-019-01203-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Taugourdeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12292" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2018.1542775" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyama V. Ramani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043463107077391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8BA24B4E52A2F869B3F3EDDFA233D68E8CF45FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart-Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8586.2012.00468.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2KHG0XV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9220-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Lahmandi-Ayed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.771.0031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9957.2008.01067.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyama Ramani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358331v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-004-3673-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1NR4WLW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2003.3127" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174291v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709093v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-laure-cabon-dhersin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9295-309X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118373889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cabon-Dhersin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Raffin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11149-024-09475-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03822627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03378500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouhin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijet.12339" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/manc.12340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622930v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-019-01203-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Taugourdeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12292" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2018.1542775" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyama V. Ramani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1043463107077391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8BA24B4E52A2F869B3F3EDDFA233D68E8CF45FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart-Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8586.2012.00468.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2KHG0XV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-010-9220-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Lahmandi-Ayed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.771.0031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9957.2008.01067.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyama Ramani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-004-3673-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1NR4WLW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358310v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2003.3127" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174291v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709093v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>