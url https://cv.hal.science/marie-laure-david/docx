--- v1 (2026-03-24)
+++ v2 (2026-04-15)
@@ -106,338 +106,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and property engineering of 2D titanium carbides (MXene) thin films using ion irradiation</w:t>
+                <w:t xml:space="preserve">2D versus 3D‐Like Electrical Behavior of MXene Thin Films: Insights from Weak Localization in the Role of Thickness, Interflake Coupling and Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophia Tangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashed Aljasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ayoub Benmoumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Tangui</w:t>
+                <w:t xml:space="preserve">Marie‐laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 652, pp.159206. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.159206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202406334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547734v1</w:t>
+                <w:t xml:space="preserve">hal-04767084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D versus 3D‐Like Electrical Behavior of MXene Thin Films: Insights from Weak Localization in the Role of Thickness, Interflake Coupling and Defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural and property engineering of 2D titanium carbides (MXene) thin films using ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Benmoumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Tangui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie‐laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 652, pp.159206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202406334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.159206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767084v1</w:t>
+                <w:t xml:space="preserve">hal-04547734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Implantation Enhanced Exfoliation Efficiency of V2AlC Single Crystals: Implications for Large V2CTz Nanosheet Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Pazniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,416 +508,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface stress calculations for nanoparticles and cavities in aluminum, silicon, and iron: influence of pressure and validity of the Young-Laplace equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion Implantation Induced Structural Modifications and Functionalization of Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;T&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; MXenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Pazniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">Thomas Bilyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure David</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41313-021-00028-2⟩</w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, MA2021-01 (14), pp.652-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/ma2021-0114652mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338736v1</w:t>
+                <w:t xml:space="preserve">hal-04211551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Implantation as an Approach for Structural Modifications and Functionalization of Ti 3 C 2 T x MXenes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface stress calculations for nanoparticles and cavities in aluminum, silicon, and iron: influence of pressure and validity of the Young-Laplace equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Liedl</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c06735⟩</w:t>
+              <w:t xml:space="preserve">Materials Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41313-021-00028-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153799v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Implantation Induced Structural Modifications and Functionalization of Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;T&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; MXenes</w:t>
+                <w:t xml:space="preserve">Ion Implantation as an Approach for Structural Modifications and Functionalization of Ti 3 C 2 T x MXenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Pazniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benchakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bilyk</w:t>
+                <w:t xml:space="preserve">Thomas Yvan Bilyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Hurand</w:t>
+                <w:t xml:space="preserve">Andrea Liedl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Marteau</w:t>
+                <w:t xml:space="preserve">Yan Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, MA2021-01 (14), pp.652-652. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/ma2021-0114652mtgabs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c06735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211551v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic simulations of a helium bubble in silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1098,77 +1098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of helium on the nucleation and growth of bubbles in silicon: a multiscale modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1267,51 +1267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1492,51 +1492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping of helium in nano-bubbles in euxenite: Positive identification and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of helium interstitials aggregation in silicon: Why bubbles formation by a self-trapping mechanism does not work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,291 +1865,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium implantation at low temperature in silicon for sharp buried amorphous layer formation and defect engineering</w:t>
+                <w:t xml:space="preserve">Kinetic evolution of blistering in hydrogen-implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliviero</w:t>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Barbot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113, pp.083515. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (3), pp.031908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4793507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4813858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00824985v1</w:t>
+                <w:t xml:space="preserve">hal-00869260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic evolution of blistering in hydrogen-implanted silicon</w:t>
+                <w:t xml:space="preserve">Lithium implantation at low temperature in silicon for sharp buried amorphous layer formation and defect engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coupeau</w:t>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Parry</w:t>
+                <w:t xml:space="preserve">P. F. P. Fichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-L. David</w:t>
+                <w:t xml:space="preserve">M.F. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Labanowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-F. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (3), pp.031908. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.083515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4813858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4793507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869260v1</w:t>
+                <w:t xml:space="preserve">in2p3-00824985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About extended defect formation in helium-implanted germanium</w:t>
               </w:r>
@@ -2265,64 +2265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the internal pressure in cavities derived from implantation-induced blistering in semi-conductors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (12), pp.125103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2620,90 +2620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium implantation into 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Montsouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2760,338 +2760,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00716700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Defects Created by Light Ion Implantation in Ge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Babonneau</w:t>
+                <w:t xml:space="preserve">Helium implanted gallium nitride evidence of gas-filled rod-shaped cavity formation along the c-axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.2980301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.043526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2970062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447818v1</w:t>
+                <w:t xml:space="preserve">in2p3-00828299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium implanted gallium nitride evidence of gas-filled rod-shaped cavity formation along the c-axis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Oliviero</w:t>
+                <w:t xml:space="preserve">Extended Defects Created by Light Ion Implantation in Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 104, pp.043526. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (6), pp.163 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2970062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.2980301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00828299v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of the Hydrogen Incorporation Mechanisms Observed in Plasma, In-line Implantation and PBII Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-type defects created by high temperature helium implantation into silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,51 +3345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3484,77 +3484,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of interstitials with buried amorphous layer in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. P. Fichtner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extended Defects in Semiconductors (EDS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France. pp.1969-1973, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3757,51 +3757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Benmoumen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tangui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Aljasmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wiedwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41313-021-00028-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvan Bilyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liedl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06735" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chartier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0114652mtgabs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151990" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bilyk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06798" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T L Alexander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9WT97GM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D2NXTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. P. Fichtner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793507" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Beaufort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barbot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664741" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582612" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lajaunie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/12/125103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montsouka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881468" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPSTCM83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pailloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2980301" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Arab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Straboni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200730301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFBMC9J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Donnelly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barbot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Peripolli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Amaral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4WVZX8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881444" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tangui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Aljasmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Benmoumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wiedwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0114652mtgabs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41313-021-00028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvan Bilyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liedl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151990" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bilyk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06798" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T L Alexander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9WT97GM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D2NXTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813858" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. P. Fichtner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793507" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Beaufort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barbot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664741" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582612" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lajaunie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/12/125103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montsouka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881468" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPSTCM83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pailloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2980301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Arab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Straboni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200730301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFBMC9J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Donnelly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barbot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Peripolli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Amaral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4WVZX8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881444" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>