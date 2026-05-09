--- v2 (2026-04-15)
+++ v3 (2026-05-09)
@@ -508,416 +508,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Implantation Induced Structural Modifications and Functionalization of Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;T&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; MXenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface stress calculations for nanoparticles and cavities in aluminum, silicon, and iron: influence of pressure and validity of the Young-Laplace equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bilyk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/ma2021-0114652mtgabs⟩</w:t>
+              <w:t xml:space="preserve">Materials Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41313-021-00028-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211551v1</w:t>
+                <w:t xml:space="preserve">hal-03338736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface stress calculations for nanoparticles and cavities in aluminum, silicon, and iron: influence of pressure and validity of the Young-Laplace equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion Implantation as an Approach for Structural Modifications and Functionalization of Ti 3 C 2 T x MXenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Pazniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benchakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Yvan Bilyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Liedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41313-021-00028-2⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.0c06735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338736v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Implantation as an Approach for Structural Modifications and Functionalization of Ti 3 C 2 T x MXenes</w:t>
+                <w:t xml:space="preserve">Ion Implantation Induced Structural Modifications and Functionalization of Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;T&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; MXenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Pazniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Yvan Bilyk</w:t>
+                <w:t xml:space="preserve">Thomas Bilyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Liedl</w:t>
+                <w:t xml:space="preserve">Patrick Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Busby</w:t>
+                <w:t xml:space="preserve">Marc Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, MA2021-01 (14), pp.652-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.0c06735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/ma2021-0114652mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153799v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic simulations of a helium bubble in silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1098,51 +1098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of helium on the nucleation and growth of bubbles in silicon: a multiscale modelling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1267,51 +1267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1621,51 +1621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of helium interstitials aggregation in silicon: Why bubbles formation by a self-trapping mechanism does not work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,291 +1865,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic evolution of blistering in hydrogen-implanted silicon</w:t>
+                <w:t xml:space="preserve">Lithium implantation at low temperature in silicon for sharp buried amorphous layer formation and defect engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coupeau</w:t>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Parry</w:t>
+                <w:t xml:space="preserve">P. F. P. Fichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-L. David</w:t>
+                <w:t xml:space="preserve">M.F. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Labanowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-F. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (3), pp.031908. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.083515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4813858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4793507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869260v1</w:t>
+                <w:t xml:space="preserve">in2p3-00824985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium implantation at low temperature in silicon for sharp buried amorphous layer formation and defect engineering</w:t>
+                <w:t xml:space="preserve">Kinetic evolution of blistering in hydrogen-implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Oliviero</w:t>
+                <w:t xml:space="preserve">C. Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Barbot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113, pp.083515. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (3), pp.031908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4793507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4813858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00824985v1</w:t>
+                <w:t xml:space="preserve">hal-00869260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About extended defect formation in helium-implanted germanium</w:t>
               </w:r>
@@ -2265,64 +2265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the internal pressure in cavities derived from implantation-induced blistering in semi-conductors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,51 +2542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (12), pp.125103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2620,90 +2620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium implantation into 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Montsouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2760,295 +2760,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00716700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium implanted gallium nitride evidence of gas-filled rod-shaped cavity formation along the c-axis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Oliviero</w:t>
+                <w:t xml:space="preserve">Extended Defects Created by Light Ion Implantation in Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2970062⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (6), pp.163 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.2980301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00828299v1</w:t>
+                <w:t xml:space="preserve">hal-04447818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Defects Created by Light Ion Implantation in Ge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Babonneau</w:t>
+                <w:t xml:space="preserve">Helium implanted gallium nitride evidence of gas-filled rod-shaped cavity formation along the c-axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (6), pp.163 - 175. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.043526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.2980301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2970062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447818v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00828299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of the Hydrogen Incorporation Mechanisms Observed in Plasma, In-line Implantation and PBII Treatments</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-type defects created by high temperature helium implantation into silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,77 +3484,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of interstitials with buried amorphous layer in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. P. Fichtner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extended Defects in Semiconductors (EDS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France. pp.1969-1973, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3757,51 +3757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tangui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Aljasmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Benmoumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wiedwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0114652mtgabs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41313-021-00028-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvan Bilyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liedl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151990" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bilyk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06798" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T L Alexander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9WT97GM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D2NXTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813858" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. P. Fichtner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793507" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Beaufort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barbot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664741" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582612" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lajaunie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/12/125103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montsouka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881468" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPSTCM83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828299v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pailloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2980301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Arab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Straboni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200730301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFBMC9J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Donnelly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barbot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Peripolli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Amaral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4WVZX8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881444" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tangui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Aljasmi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Benmoumen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Pazniak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guignard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Wiedwald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41313-021-00028-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benchakar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvan Bilyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Liedl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Busby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c06735" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chartier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2021-0114652mtgabs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.151990" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bilyk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benchakar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bugnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loupias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06798" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3816" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.104102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T L Alexander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Datas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bingen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.05.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9WT97GM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.12.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D2NXTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869213" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliviero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. P. Fichtner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Barbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793507" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813858" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Beaufort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Barbot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.089" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3664741" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498591v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pizzagalli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582612" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lajaunie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/12/125103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montsouka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881468" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPSTCM83-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Barbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pailloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2980301" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00828299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2970062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Arab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Straboni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200730301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFBMC9J7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Donnelly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barbot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.145" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267487v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Peripolli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Amaral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.03.112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4WVZX8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00683325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881444" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>