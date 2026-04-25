--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -3962,248 +3962,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">fitdistrplus : An R Package for Fitting Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben J. Kefford</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b02142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v064.i04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231746v1</w:t>
+                <w:t xml:space="preserve">hal-01616147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fitdistrplus : An R Package for Fitting Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben J. Kefford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dutang</w:t>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64 (4), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (20), pp.12465-12473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18637/jss.v064.i04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616147v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toolbox for Nonlinear Regression in R: The Package nistools</w:t>
               </w:r>
@@ -4571,302 +4571,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297003v1</w:t>
+                <w:t xml:space="preserve">halsde-00685679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00685679v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Clostridium perfringens vegetative cell inactivation in beef-in-sauce products: A meta-analysis using mixed linear models</w:t>
               </w:r>
@@ -4988,298 +4988,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t>
+                <w:t xml:space="preserve">Fitting a lognormal distribution to enumeration and absence/presence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Natalie N. Commeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lopes</w:t>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integr Environ Assess Manag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155 (3), pp.146 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296816v1</w:t>
+                <w:t xml:space="preserve">hal-01004205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting a lognormal distribution to enumeration and absence/presence data</w:t>
+                <w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie N. Commeau</w:t>
+                <w:t xml:space="preserve">Dr Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric É. Parent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">S. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cornu</w:t>
+                <w:t xml:space="preserve">C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 155 (3), pp.146 - 152. </w:t>
+              <w:t xml:space="preserve">Integr Environ Assess Manag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004205v1</w:t>
+                <w:t xml:space="preserve">hal-02296816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of &amp;lt;i&amp;gt;Clostridium perfringens&amp;lt;/i&amp;gt; vegetative cell inactivation in beef-in-sauce products: A meta-analysis using mixed linear models</w:t>
               </w:r>
@@ -5488,311 +5488,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Clément</w:t>
+                <w:t xml:space="preserve">Bayesian modeling of &amp;lt;i&amp;gt;Clostridium perfringens&amp;lt;/i&amp;gt; growth in beef-in-sauce products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaloustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00685607v1</w:t>
+                <w:t xml:space="preserve">hal-00697962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modeling of &amp;lt;i&amp;gt;Clostridium perfringens&amp;lt;/i&amp;gt; growth in beef-in-sauce products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Noël</w:t>
+                <w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28, pp.311-320. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.693-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697962v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00685607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of incorporating age and sex when backcalculating length in bullhead &amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -5907,51 +5907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6428,51 +6428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (6), pp.806-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment for &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; O157:H7 in frozen ground beef patties consumed by young children in French households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7420,298 +7420,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative risk assessment of listeria monocytogenes in french cold-smoked salmon: I. quantitative exposure assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Pouillot</w:t>
+                <w:t xml:space="preserve">Growth of Shiga-Toxin producing Escherichia coli (STEC) and bovine feces background microflora in various enrichment protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Miconnet</w:t>
+                <w:t xml:space="preserve">M.-P. Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Afchain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annie Beaufort</w:t>
+                <w:t xml:space="preserve">C. Bavai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 123, pp.274-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663551v1</w:t>
+                <w:t xml:space="preserve">hal-00434711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Shiga-Toxin producing Escherichia coli (STEC) and bovine feces background microflora in various enrichment protocols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Fremaux</w:t>
+                <w:t xml:space="preserve">Quantitative risk assessment of listeria monocytogenes in french cold-smoked salmon: I. quantitative exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Miconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (3), pp.683-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2007.00921.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434711v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Shiga-Toxin producing (STEC) and bovine feces background microflora in various enrichment protocols</w:t>
               </w:r>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bavai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7825,269 +7825,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature, water-phase salt and phenolic contents on Listeria monocytogenes growth rates on cold-smoked salmon and evaluation of secondary models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Use of Bayesian modelling in risk assessment: Application to growth of Listeria monocytogenes and food flora in cold-smoked salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Beaufort Beaufort</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rudelle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 106 (2), pp.159-68. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 106, pp.195-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345572v1</w:t>
+                <w:t xml:space="preserve">hal-00428068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Bayesian modelling in risk assessment: Application to growth of Listeria monocytogenes and food flora in cold-smoked salmon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature, water-phase salt and phenolic contents on Listeria monocytogenes growth rates on cold-smoked salmon and evaluation of secondary models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bergis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 106, pp.195-208</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 106 (2), pp.159-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428068v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of E. coli O157:H7 and non-O157 STEC in different matrices: review of the most commonly used enrichment protocols</w:t>
               </w:r>
@@ -8449,77 +8449,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Montet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lazizzera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bavai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72, pp.261-268</w:t>
@@ -8796,394 +8796,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of a temperature shift on the lag phase duration of Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la prévalence aux valeurs prédictives: L`antibiogramme face à l`évolution de la résistance aux antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Bergis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 100, pp.77-84</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 63, pp.493-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427854v1</w:t>
+                <w:t xml:space="preserve">hal-00427775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la prévalence aux valeurs prédictives: L`antibiogramme face à l`évolution de la résistance aux antibiotiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Prevalence of Listeria monocytogenes in 13 dried sausage processing plants and their products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 63, pp.493-502</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427775v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Listeria monocytogenes in 13 dried sausage processing plants and their products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the effect of a temperature shift on the lag phase duration of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bergis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 102, pp.85-94</w:t>
+              <w:t xml:space="preserve">, 2005, 100, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427852v1</w:t>
+                <w:t xml:space="preserve">hal-00427854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does susceptibility prevalence impact on the performance of disk diffusion susceptibility testing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9316,90 +9316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple table for estimating confidence interval of discrepancy frequencies in microbiological safety evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 56, pp.137-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9424,77 +9424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the relevance of obtaining multiple blood samples for culture? A comprehensive model to optimize the strategy for diagnosing bacteremia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9928,247 +9928,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological variability and exposure assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of parotid urea secretion in sheep by means of ultrasonic flow probes and a multifactorial regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Rosso</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78, pp.471-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294330v1</w:t>
+                <w:t xml:space="preserve">hal-00427120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of parotid urea secretion in sheep by means of ultrasonic flow probes and a multifactorial regression analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological variability and exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Boivin</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78, pp.471-476</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427120v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Unexpected Growth of Escherichia coli O157:H7 by Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10673,51 +10673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L Sousa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Seymour-Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly O'Donnell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110777" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04848948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Rauert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Dewapriya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Barrett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.105881" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thevenot-Sergentet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00926-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lochovska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50103" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02892773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Wubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122727" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02066174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rannou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Strube" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9809-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01808084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2018.94022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisseaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2016.6585" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.08.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v064.i04" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502009r" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Askem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brettschneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Brown" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.09.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLRXLCTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaloustre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.12.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9DT5C7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciliberti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697962v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.04.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MBVZV1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02956.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC05N664-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0518-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R27TPWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539487v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Montet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coppet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00347700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mah&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2008.01200.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q49G1J37-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428350v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fremaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent-Combaret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dothal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03532.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vernozy-Rozand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02146.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434713v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miconnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Afchain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663551v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Miconnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Afchain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Beaufort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2007.00921.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9E8B6D5D804D6B0DAA43B1E195D427BB5C65B90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434711v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Montet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bavai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532206v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Montet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.02.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00345572v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rudelle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laloux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.06.017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428065v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodjo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428067v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03059.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428064v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazizzera" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660324v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Th&#233;venot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7W2G0FN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427853v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieansa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427854v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427852v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427611v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427281v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342383" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427255v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427205v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonthier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tilly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294330v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427120v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cirio" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boivin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428510v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435044v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigneulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L Sousa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Seymour-Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly O'Donnell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110777" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04848948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Rauert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Dewapriya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Barrett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.105881" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thevenot-Sergentet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00926-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lochovska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50103" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02892773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Wubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122727" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02066174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rannou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Strube" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9809-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01808084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2018.94022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisseaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2016.6585" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.08.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616147v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v064.i04" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502009r" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Askem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brettschneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Brown" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.09.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLRXLCTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaloustre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.12.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9DT5C7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciliberti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.04.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MBVZV1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02956.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC05N664-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0518-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R27TPWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539487v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Montet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coppet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00347700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mah&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2008.01200.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q49G1J37-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428350v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fremaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent-Combaret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dothal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03532.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vernozy-Rozand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02146.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434713v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miconnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Afchain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434711v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Montet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bavai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663551v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Miconnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Afchain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Beaufort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2007.00921.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9E8B6D5D804D6B0DAA43B1E195D427BB5C65B90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532206v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Montet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.02.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428068v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00345572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rudelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laloux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.06.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428065v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodjo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428067v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03059.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428064v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazizzera" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660324v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Th&#233;venot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7W2G0FN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427853v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieansa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427852v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427854v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427611v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427281v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342383" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427255v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427205v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonthier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tilly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427120v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cirio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boivin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294330v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428510v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435044v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigneulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>