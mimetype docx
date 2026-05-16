--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -632,779 +632,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a carnivore community to water management in a semi-arid savanna</w:t>
+                <w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssa Morin</w:t>
+                <w:t xml:space="preserve">Marius Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+                <w:t xml:space="preserve">Elodie Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara L Sousa</w:t>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Seymour-Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Holly O'Donnell</w:t>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110777⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720765v1</w:t>
+                <w:t xml:space="preserve">hal-04604432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19. Colistin resistance in pigs – assessing the effectiveness of mitigation measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of a carnivore community to water management in a semi-arid savanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Coz</w:t>
+                <w:t xml:space="preserve">Lara L Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Justin Seymour-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+                <w:t xml:space="preserve">Holly O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (4), pp.268-269. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.110777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04848948v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep dive into the chronic toxicity of tyre particle mixtures and their leachates</w:t>
+                <w:t xml:space="preserve">19. Colistin resistance in pigs – assessing the effectiveness of mitigation measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Boisseaux</w:t>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Rauert</w:t>
+                <w:t xml:space="preserve">Elsa Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeep Dewapriya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Eric Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robyn Barrett</w:t>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 466, pp.133580. </w:t>
+              <w:t xml:space="preserve">Animal. Science proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.268-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611381v1</w:t>
+                <w:t xml:space="preserve">anses-04848948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling HepaRG metabolome responses to pyrrolizidine alkaloid exposure for insight into points of departure and modes of action</w:t>
+                <w:t xml:space="preserve">Deep dive into the chronic toxicity of tyre particle mixtures and their leachates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Dubreil</w:t>
+                <w:t xml:space="preserve">Paul Boisseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvin Darney</w:t>
+                <w:t xml:space="preserve">Cassandra Rauert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Dewapriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Robyn Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 474, pp.134721. </w:t>
+              <w:t xml:space="preserve">, 2024, 466, pp.133580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611387v1</w:t>
+                <w:t xml:space="preserve">hal-04611381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, feeding, and sex shape the relative quantity of the nutritional obligatory symbiont Wolbachia in bed bugs</w:t>
+                <w:t xml:space="preserve">Modeling HepaRG metabolome responses to pyrrolizidine alkaloid exposure for insight into points of departure and modes of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Poulain</w:t>
+                <w:t xml:space="preserve">Estelle Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rosinski</w:t>
+                <w:t xml:space="preserve">Keyvin Darney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Balmand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1386458. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 474, pp.134721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1386458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604432v1</w:t>
+                <w:t xml:space="preserve">hal-04611387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the proportion of colistin-resistant isolates in animal clinical Escherichia coli over time - A hierarchical mixture model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 213, pp.105881. </w:t>
@@ -2353,295 +2353,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interspecific competition on species sensitivity distribution models: Analysis of plant responses to chemical stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental variability channels mouse molar evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Couée</w:t>
+                <w:t xml:space="preserve">Luke Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Lochovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110722⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.50103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619516v1</w:t>
+                <w:t xml:space="preserve">hal-03023091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental variability channels mouse molar evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Sémon</w:t>
+                <w:t xml:space="preserve">Effect of interspecific competition on species sensitivity distribution models: Analysis of plant responses to chemical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Ivan Couée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.110722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.50103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023091v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-omics concentration-response framework uncovers novel understanding of triclosan effects in the chlorophyte Scenedesmus vacuolatus</w:t>
               </w:r>
@@ -2755,533 +2755,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRomics: A Turnkey Tool to Support the Use of the Dose–Response Framework for Omics Data in Ecological Risk Assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Scholz</w:t>
+                <w:t xml:space="preserve">Assessment of Ozone or Not-Treated Wastewater Ecotoxicity Using Mechanism-Based and Zebrafish Embryo Bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Wigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b04752⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09 (04), pp.325 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jep.2018.94022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309919v1</w:t>
+                <w:t xml:space="preserve">hal-01808084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of bovine dictyocaulosis by bronchoalveolar lavage technique: A comparative study using a Bayesian approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bourgoin</w:t>
+                <w:t xml:space="preserve">DRomics: A Turnkey Tool to Support the Use of the Dose–Response Framework for Omics Data in Ecological Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (24), pp.14461-14468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b04752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.03.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02066174v1</w:t>
+                <w:t xml:space="preserve">hal-02309919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC: a web-interface for statistical analyses in ecotoxicology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veber</w:t>
+                <w:t xml:space="preserve">Diagnosis of bovine dictyocaulosis by bronchoalveolar lavage technique: A comparative study using a Bayesian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Strube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9809-4⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410069v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Ozone or Not-Treated Wastewater Ecotoxicity Using Mechanism-Based and Zebrafish Embryo Bioassays</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOSAIC: a web-interface for statistical analyses in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrisse</w:t>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 09 (04), pp.325 - 346. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (12), pp.11295-11302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jep.2018.94022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9809-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808084v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Comment on &amp;quot;Robust Fit of Toxicokinetic-Toxicodynamic Models Using Prior Knowledge Contained in the Design of Survival Toxicity Tests</w:t>
               </w:r>
@@ -3456,879 +3456,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for the analysis of hemocyte-related immunocompetent oxidative activity in the freshwater snail Lymnaea stagnalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of hemocytes in Lymnaea stagnalis: Characterization and effects of repeated hemolymph collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boisseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boisseaux</w:t>
+                <w:t xml:space="preserve">Khédidja Abbaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Noury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Garric</w:t>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/xeno.2016.6585⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016380v1</w:t>
+                <w:t xml:space="preserve">hal-01443658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hemocytes in Lymnaea stagnalis: Characterization and effects of repeated hemolymph collections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Boisseaux</w:t>
+                <w:t xml:space="preserve">Recommendations for the analysis of hemocyte-related immunocompetent oxidative activity in the freshwater snail Lymnaea stagnalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thomas</w:t>
+                <w:t xml:space="preserve">H. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
+                <w:t xml:space="preserve">J. Garric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.116-126. </w:t>
+              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2016.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/xeno.2016.6585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443658v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical modelling of species sensitivity distribution: development and application to the case of diatoms exposed to several herbicides</w:t>
+                <w:t xml:space="preserve">A Toolbox for Nonlinear Regression in R: The Package nistools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">F. Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967089v1</w:t>
+                <w:t xml:space="preserve">hal-02044944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC_SSD: A new web tool for species sensitivity distribution to include censored data by maximum likelihood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Hierarchical modelling of species sensitivity distribution: development and application to the case of diatoms exposed to several herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 33 (9), pp.2133 - 2139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2644⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 114, pp.212-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02967115v1</w:t>
+                <w:t xml:space="preserve">hal-02967089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fitdistrplus : An R Package for Fitting Distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOSAIC_SSD: A new web tool for species sensitivity distribution to include censored data by maximum likelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dutang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.2133 - 2139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18637/jss.v064.i04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616147v1</w:t>
+                <w:t xml:space="preserve">hal-02967115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben J. Kefford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (20), pp.12465-12473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5b02142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Toolbox for Nonlinear Regression in R: The Package nistools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">fitdistrplus : An R Package for Fitting Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brutsche</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 66, pp.1-21</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v064.i04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044944v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical handling of reproduction data for exposure-response modeling</w:t>
               </w:r>
@@ -4353,51 +4353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, pp.7544-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4571,302 +4571,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00685679v1</w:t>
+                <w:t xml:space="preserve">hal-02297003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297003v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00685679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Clostridium perfringens vegetative cell inactivation in beef-in-sauce products: A meta-analysis using mixed linear models</w:t>
               </w:r>
@@ -4988,298 +4988,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting a lognormal distribution to enumeration and absence/presence data</w:t>
+                <w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie N. Commeau</w:t>
+                <w:t xml:space="preserve">Dr Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric É. Parent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">S. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cornu</w:t>
+                <w:t xml:space="preserve">C. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 155 (3), pp.146 - 152. </w:t>
+              <w:t xml:space="preserve">Integr Environ Assess Manag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004205v1</w:t>
+                <w:t xml:space="preserve">hal-02296816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t>
+                <w:t xml:space="preserve">Fitting a lognormal distribution to enumeration and absence/presence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Natalie N. Commeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lopes</w:t>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integr Environ Assess Manag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 155 (3), pp.146 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296816v1</w:t>
+                <w:t xml:space="preserve">hal-01004205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of &amp;lt;i&amp;gt;Clostridium perfringens&amp;lt;/i&amp;gt; vegetative cell inactivation in beef-in-sauce products: A meta-analysis using mixed linear models</w:t>
               </w:r>
@@ -5380,1384 +5380,1384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nile monitor (Varanus niloticus; Squamata: Varanidae) as a sentinel species for lead and cadmium contamination in sub-Saharan wetlands.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. de Buffrénil</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Forfait-Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.2888-2891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721098v1</w:t>
+                <w:t xml:space="preserve">hal-02299273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modeling of &amp;lt;i&amp;gt;Clostridium perfringens&amp;lt;/i&amp;gt; growth in beef-in-sauce products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jaloustre</w:t>
+                <w:t xml:space="preserve">The Nile monitor (Varanus niloticus; Squamata: Varanidae) as a sentinel species for lead and cadmium contamination in sub-Saharan wetlands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ciliberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Morelli</w:t>
+                <w:t xml:space="preserve">P. Berny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">V. de Buffrénil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409, pp.4735-4745</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00697962v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74 (4), pp.693-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00685607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of incorporating age and sex when backcalculating length in bullhead &amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Bayesian modeling of &amp;lt;i&amp;gt;Clostridium perfringens&amp;lt;/i&amp;gt; growth in beef-in-sauce products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaloustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2011.02956.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697987v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The importance of incorporating age and sex when backcalculating length in bullhead &amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kielbassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30, pp.2888-2891. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78, pp.1492-1507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2011.02956.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299273v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of partial life-cycle experiments to assess the effects of endocrine disruptors on the freshwater gastropod Lymnaea stagnalis; a case-study with vinclozolin.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating variability and uncertainty separately in microbial quantitative risk assessment using two R packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Teixeira-Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopes</w:t>
+                <w:t xml:space="preserve">R. Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142, pp.330-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453788v1</w:t>
+                <w:t xml:space="preserve">hal-00539487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating variability and uncertainty separately in microbial quantitative risk assessment using two R packages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Pouillot</w:t>
+                <w:t xml:space="preserve">Development of partial life-cycle experiments to assess the effects of endocrine disruptors on the freshwater gastropod Lymnaea stagnalis; a case-study with vinclozolin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Teixeira-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7), pp.1312-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-010-0518-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539487v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of acid-resistant and non-acid resistant Shiga toxin-producing &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; strains in experimentally contaminated French fermented raw meat sausages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-P. Montet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aloysio da Silva Ferrão-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 258 (3), pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698402v1</w:t>
+                <w:t xml:space="preserve">hal-00554502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Risk Assessment of Listeria monocytogenes in French cold-smoked Salmon: II. Risk Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of acid-resistant and non-acid resistant Shiga toxin-producing &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; strains in experimentally contaminated French fermented raw meat sausages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-P. Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Pouillot</w:t>
+                <w:t xml:space="preserve">V. Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Goulet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ganet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129(3), pp.264-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00347700v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. da Silva Ferrão-Filho</w:t>
+                <w:t xml:space="preserve">Quantitative Risk Assessment of Listeria monocytogenes in French cold-smoked Salmon: II. Risk Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (6), pp.806-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2008.01200.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428350v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloysio da Silva Ferrão-Filho</w:t>
+                <w:t xml:space="preserve">E. Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. da Silva Ferrão-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 258 (3), pp.380. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 258, pp.380-388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554502v1</w:t>
+                <w:t xml:space="preserve">hal-00428350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of Shiga toxin-producing Escherichia coli O26 in various manure-amended soil types</w:t>
               </w:r>
@@ -6916,51 +6916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (23), pp.8978-8984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment for &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt; O157:H7 in frozen ground beef patties consumed by young children in French households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7070,1675 +7070,1675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementation of enrichment broths by novobiocin for detecting Shiga toxin-producing Escherichia coli from food: a controversial use</w:t>
+                <w:t xml:space="preserve">Growth of Shiga-Toxin producing (STEC) and bovine feces background microflora in various enrichment protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bavai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 123 (1-3), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434712v1</w:t>
+                <w:t xml:space="preserve">hal-00532206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Shiga toxin-producing Escherichia coli O26 in cow slurry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Prigent-Combaret</w:t>
+                <w:t xml:space="preserve">Supplementation of enrichment broths by novobiocin for detecting Shiga toxin-producing Escherichia coli from food: a controversial use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dothal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 45 (1), pp.55-61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 44, pp.326-331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434909v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Risk Assessment of Listeria monocytogenes in French Cold-Smoked Salmon: I. Quantitative Exposure Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Afchain</w:t>
+                <w:t xml:space="preserve">Persistence of Shiga toxin-producing Escherichia coli O26 in cow slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prigent-Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dothal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (1), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1472-765X.2007.02146.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434713v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Shiga-Toxin producing Escherichia coli (STEC) and bovine feces background microflora in various enrichment protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
+                <w:t xml:space="preserve">Quantitative Risk Assessment of Listeria monocytogenes in French Cold-Smoked Salmon: I. Quantitative Exposure Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Montet</w:t>
+                <w:t xml:space="preserve">N. Miconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bavai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Fremaux</w:t>
+                <w:t xml:space="preserve">A.-L. Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 123, pp.274-281</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.806-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434711v1</w:t>
+                <w:t xml:space="preserve">hal-00434713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment of listeria monocytogenes in french cold-smoked salmon: I. quantitative exposure assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Miconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (3), pp.683-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2007.00921.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of Shiga-Toxin producing (STEC) and bovine feces background microflora in various enrichment protocols</w:t>
+                <w:t xml:space="preserve">Growth of Shiga-Toxin producing Escherichia coli (STEC) and bovine feces background microflora in various enrichment protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bavai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 123 (1-3), pp.274. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 123, pp.274-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532206v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Bayesian modelling in risk assessment: Application to growth of Listeria monocytogenes and food flora in cold-smoked salmon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serological and molecular ecology of Listeria monocytogenes isolates collected from 13 French pork meat salting–curing plants and their products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Denis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeli Kodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 106, pp.195-208</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 112 (2), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428068v1</w:t>
+                <w:t xml:space="preserve">hal-02660324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature, water-phase salt and phenolic contents on Listeria monocytogenes growth rates on cold-smoked salmon and evaluation of secondary models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Use of Bayesian modelling in risk assessment: Application to growth of Listeria monocytogenes and food flora in cold-smoked salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 106 (2), pp.159-68. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 106, pp.195-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345572v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of E. coli O157:H7 and non-O157 STEC in different matrices: review of the most commonly used enrichment protocols</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of temperature, water-phase salt and phenolic contents on Listeria monocytogenes growth rates on cold-smoked salmon and evaluation of secondary models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaufort Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bergis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106 (2), pp.159-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428065v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological and molecular ecology of Listeria monocytogenes isolates collected from 13 French pork meat salting–curing plants and their products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Thévenot</w:t>
+                <w:t xml:space="preserve">Isolation of E. coli O157:H7 and non-O157 STEC in different matrices: review of the most commonly used enrichment protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 112, pp.341-342</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.102-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428066v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and survival of non-O157:H7 Shiga-toxin-producing Escherichia coli in cow manure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Fremaux</w:t>
+                <w:t xml:space="preserve">Serological and molecular ecology of Listeria monocytogenes isolates collected from 13 French pork meat salting–curing plants and their products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112, pp.341-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428067v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Predicting the Simultaneous Growth of Escherichia coli O157:H7 and Ground Beef Background Microflora for Various Enrichment Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Vimont</w:t>
+                <w:t xml:space="preserve">Growth and survival of non-O157:H7 Shiga-toxin-producing Escherichia coli in cow manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prigent-Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gleizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 102, pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2006.03059.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428064v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological and molecular ecology of Listeria monocytogenes isolates collected from 13 French pork meat salting–curing plants and their products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angeli Kodjo</w:t>
+                <w:t xml:space="preserve">Modeling and Predicting the Simultaneous Growth of Escherichia coli O157:H7 and Ground Beef Background Microflora for Various Enrichment Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Montet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lazizzera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bavai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72, pp.261-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2006.06.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02660324v1</w:t>
+                <w:t xml:space="preserve">hal-00428064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Listeria monocytogenes in experimentally contaminated French sausages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8828,51 +8828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8904,433 +8904,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Listeria monocytogenes in 13 dried sausage processing plants and their products</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the effect of a temperature shift on the lag phase duration of Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bergis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 102, pp.85-94</w:t>
+              <w:t xml:space="preserve">, 2005, 100, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427852v1</w:t>
+                <w:t xml:space="preserve">hal-00427854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of a temperature shift on the lag phase duration of Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Listeria monocytogenes in 13 dried sausage processing plants and their products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Bergis</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vernozy-Rozand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 100, pp.77-84</w:t>
+              <w:t xml:space="preserve">, 2005, 102, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427854v1</w:t>
+                <w:t xml:space="preserve">hal-00427852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does susceptibility prevalence impact on the performance of disk diffusion susceptibility testing?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Estimating the bacterial lag time: which model which precision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Batya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 49, pp.131-139</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91, pp.261-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427611v1</w:t>
+                <w:t xml:space="preserve">hal-00427696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the bacterial lag time: which model which precision ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Batya</w:t>
+                <w:t xml:space="preserve">How does susceptibility prevalence impact on the performance of disk diffusion susceptibility testing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 91, pp.261-277</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49, pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427696v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple table for estimating confidence interval of discrepancy frequencies in microbiological safety evaluation</w:t>
               </w:r>
@@ -9342,51 +9342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9418,252 +9418,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the relevance of obtaining multiple blood samples for culture? A comprehensive model to optimize the strategy for diagnosing bacteremia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Modeling the Lag Time of Listeria monocytogenes from Viable Count Enumeration and Optical Density Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68, pp.5816-5825</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427281v1</w:t>
+                <w:t xml:space="preserve">hal-00427255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Lag Time of Listeria monocytogenes from Viable Count Enumeration and Optical Density Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">What is the relevance of obtaining multiple blood samples for culture? A comprehensive model to optimize the strategy for diagnosing bacteremia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (7), pp.842-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/342383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427255v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal growth temperature of O157 and non-O157 Escherichia coli strains</w:t>
               </w:r>
@@ -9751,450 +9751,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence and meaning--some philosophical aspects of decision-making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological variability and exposure assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Acot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+                <w:t xml:space="preserve">L. Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 48, pp.173-179</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427109v1</w:t>
+                <w:t xml:space="preserve">hal-00294330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological variability and exposure assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of parotid urea secretion in sheep by means of ultrasonic flow probes and a multifactorial regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cirio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Rosso</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 58, pp.203-212</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 78, pp.471-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427046v1</w:t>
+                <w:t xml:space="preserve">hal-00427120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of parotid urea secretion in sheep by means of ultrasonic flow probes and a multifactorial regression analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Méot</w:t>
+                <w:t xml:space="preserve">Artificial intelligence and meaning--some philosophical aspects of decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Acot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 78, pp.471-476</w:t>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48, pp.173-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427120v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological variability and exposure assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000</w:t>
+              <w:t xml:space="preserve">, 2000, 58, pp.203-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294330v1</w:t>
+                <w:t xml:space="preserve">hal-00427046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Unexpected Growth of Escherichia coli O157:H7 by Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 65, pp.5322-5327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10435,51 +10435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vigneulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 51, pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10673,51 +10673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L Sousa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Seymour-Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly O'Donnell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110777" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04848948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Rauert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Dewapriya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Barrett" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.105881" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thevenot-Sergentet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00926-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lochovska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50103" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02892773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Wubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122727" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02066174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rannou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Strube" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.03.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9809-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01808084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2018.94022" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisseaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2016.6585" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.08.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616147v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v064.i04" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502009r" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Askem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brettschneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Brown" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.09.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLRXLCTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaloustre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.12.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9DT5C7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721098v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciliberti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.04.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MBVZV1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697987v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02956.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC05N664-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453788v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0518-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R27TPWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539487v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Montet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coppet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00347700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mah&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2008.01200.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q49G1J37-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428350v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fremaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent-Combaret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dothal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03532.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vernozy-Rozand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02146.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434713v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miconnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Afchain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434711v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Montet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bavai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663551v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Miconnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Afchain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Beaufort" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2007.00921.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9E8B6D5D804D6B0DAA43B1E195D427BB5C65B90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532206v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Montet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.02.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428068v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00345572v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rudelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laloux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.06.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428065v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodjo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428067v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03059.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428064v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazizzera" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660324v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Th&#233;venot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.017" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7W2G0FN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427853v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieansa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427852v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427854v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427611v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427281v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342383" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427255v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427205v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonthier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tilly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427046v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427120v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cirio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boivin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294330v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428510v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435044v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigneulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106509" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05444231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dufourcq-Sekatcheff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quevarec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Car" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/etojnl/vgaf031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dasque" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127147" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1386458" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720765v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara L Sousa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Seymour-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly O'Donnell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110777" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04848948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boisseaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Rauert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Dewapriya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Barrett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133580" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04611387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvin Darney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04040740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.105881" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04231043v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.325" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04300523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Goujon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01659-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bagel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thevenot-Sergentet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-21840" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dumortier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gu&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulocher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14993-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03167363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Claustre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00926-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023091v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Hayden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Lochovska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50103" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02619516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cou&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110722" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02892773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scholz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfaye Wubet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122727" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01808084v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2018.94022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04752" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02066174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rannou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Strube" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.03.017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9809-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05326" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh&#233;didja Abbaci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2016.08.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisseaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2016.6585" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v064.i04" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071552v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502009r" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Askem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brettschneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Brown" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.09.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLRXLCTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaloustre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.12.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH9DT5C7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004205v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie N. Commeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J5FZ86C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697959v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciliberti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Buffr&#233;nil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.04.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MBVZV1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02956.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC05N664-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0518-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R27TPWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Montet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coppet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00347700v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pouillot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mah&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2008.01200.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q49G1J37-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428350v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fremaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent-Combaret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dothal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03532.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532206v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vernozy-Rozand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Montet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bavai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.02.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02146.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miconnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Afchain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663551v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Miconnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Afchain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Beaufort" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2007.00921.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9E8B6D5D804D6B0DAA43B1E195D427BB5C65B90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Montet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660324v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Th&#233;venot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeli Kodjo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.017" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7W2G0FN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428068v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Denis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00345572v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rudelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laloux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.06.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428065v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428066v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodjo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428067v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gleizal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.03059.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428064v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lazizzera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427853v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieansa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427854v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427852v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427696v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batya" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427611v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427614v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427255v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427281v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/342383" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427205v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonthier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tilly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427120v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cirio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boivin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427109v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427046v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428510v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leveau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435044v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigneulle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>