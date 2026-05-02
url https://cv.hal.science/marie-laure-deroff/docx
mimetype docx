--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -66,1547 +66,1620 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du refus des inégalités à la conscience féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arlette Gautier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féministes et universitaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2026, 979-10-413-0510-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comprendre pour éduquer, éduquer pour protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sexualité de la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD institut Louis Joinet, coll. "Colloques et essais", 2024, 978-2-37032-405-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et alcool : quand les &amp;quot;filles aussi&amp;quot; s’enivrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Hénaff Yannick; Bonnet Christophe; Feliu François; Spach Milena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’alcool au coeur des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2020, 978-2-84016-380-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging institutional resistance : collaborative effort against gender based violence at a french university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guillaume Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hellegouarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Susan B.; Lewis Ruth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborating for change. Transforming cultures to end gender-based violence in higher education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2020, 978-0-19-007182-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en récit de la vie sexuelle et amoureuse : variations sexuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bard; Frédérique Le Nan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le genre. Avec les mots, avec le corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2019, 978-2-271-11788-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse féminine et sexualités : une émancipation féminine sous condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université de Pau et des pays de l’Adour, Collection Espaces, frontières, métissages. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Daumas M. et Mékouar-Hertzberg N. (dir.), Misogynie. Enjeux politiques et culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-100, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse féminine et sexualités : une émancipation féminine sous condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurice Daumas; Nadia Mékouar-Hertzberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Misogynie. Enjeux politiques et culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université de Pau et des Pays de l'Adour, 2017, 2-35311-081-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures du masculin dans l’étiquetage des vins de table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryse Cuzon; Philippe Jarnoux; Marie-Lichèle Lucas; Florent Miane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et commerce de la fin du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CRBC, 2017, 979-10-92331-33-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales : de l’analyse des pratiques professionnelles à l’étude des parcours institutionnels de femmes victimes de violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR, Coll. Essais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Gautier A. et Guichard-Claudic Y. (dir.), Bretonnes. Des identités au carrefour du genre, de la culture et du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-292, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales : de l’analyse des pratiques professionnelles à l’étude des parcours institutionnels de femmes victimes de violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arlette Gautier; Yvonne Guichard-Claudic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bretonnes. Des identités au carrefour du genre, de la culture et du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2016, 978-2-7535-4301-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Boire au féminin/masculin : le poids des représentations. Présentation (partie 2) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Boire : une affaire de sexe et d’âge, M.L. Déroff, T. Fillaut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.60-61, 2015, Recherche santé social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une génération l’autre : le regard des jeunes sous le regard des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’EHESP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Boire : une affaire de sexe et d’âge, M.L. Déroff, T. Fillaut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-119, 2015, Recherche santé social</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Déroff Marie-Laure; Fillaut Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire : une affaire de sexe et d'âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ehesp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-10, 2015, Collection Recherche Santé Social, 978-2-8109-365-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Ehesp</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01159325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une génération l’autre : le regard des jeunes sous le regard des jeunes sous le regard des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’EHESP, coll. « Recherche santé social ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Déroff M.L. et Fillaut T. (dir.), Boire : une affaire de sexe et d’âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-120, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une génération l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Laure Déroff; Thierry Fillaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boire : une affaire de sexe et d’âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'EHESP, 2015, Recherche Santé Social, 978-2-8109-0365-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les bons conseils des magazines », in Journet N. et Bedin V. (coord.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sexe d’hier à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Sciences Humaines, pp.141-144, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La prise en compte du genre au sein d’une collectivité territoriale », in Raibaud Y. et Marius K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publication de la Maison des sciences de l’homme d’Aquitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et construction de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-108, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du genre au sein d'une collectivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves RAIBAUD; Kamala MARIUS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et construction de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Maison des sciences de l'homme d'Aquitaine, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “À vendredi alors ?”. Une vie privée non cohabitante pour réinvestir la vie publique », in Lucas B. et Ballmer-Cao T.H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles frontières du genre. La division public/privé en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.101-120, 2010, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non cohabitation : moment ou condition de la vie conjugale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genres de vie et intimités : chroniques d'une autre France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.101-114, 2005, Sociologies et environnement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1616,1051 +1689,1051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque pluridisciplinaire, « Violences envers les jeunes : Quantifier - Analyser - Lutter », organisé par le Labers en partenariat avec le LABLex et le CRBC, UBO, UFR Lettres et Sciences Humaines, Brest, 31 mai et 1er juin 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT D’ÉTUDE : DÉROFF M.L., DESROCHES E., Étude sur la connaissance des publics PMI du Finistère. Analyse des usages des familles sur 2 territoires, Rapport d’étude Labers – UBO pour la Direction de la Protection Maternelle et Infantile - Conseil Départemental du Finistère, février 2017, 107 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la rencontre entre usager(e)s et professionnel(le)s dans le travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Occidentale. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Desroches</w:t>
+                <w:t xml:space="preserve">halshs-01247449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de femmes victimes de violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Occidentale. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Occidentale. 2015</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributrice atelier - Journée départementale contre les violences conjugales – Délégation départementale aux droits des Femmes et l’Egalité ITES Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deroff M.L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2012</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'usage parentales et régulations institutionnelles. Les &amp;quot;multi usagers&amp;quot; : quantification des besoins, arbitrages entre emploi féminin et soins aux jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement social et judiciaire de la question de l'enfant dans les violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'usage parentales et régulations institutionnelles. Comment évaluer les besoins des familles en matière de mode de garde des jeunes enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'usage parentales et régulations institutionnelles. Les &amp;quot;non usagers&amp;quot; : régulations privées des besoins et demandes éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques d'usage parentales et régulations institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social et judiciaire de la question de l'enfant dans les violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Logiques d'usage parentales et régulations institutionnelles. Comment évaluer les besoins des familles en matière de mode de garde des jeunes enfants ?</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et la fête : rites d'alcoolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...324 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2670,2751 +2743,2751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures du masculin dans l’étiquetage des vins de table, in Cuzon M, Jarnoux P., Lucas M.M., Miane F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et commerce de la fin du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Brest, France. pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures du masculin dans l’étiquetage des vins de table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Image et commerce de la fin du XIXe à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHB, EESAB, CRBC-UBO, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche sur le genre : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trellu H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été, RéDoc/AISLF, Organisée par l’École Doctorale Sciences Humaines et Sociales, le CRBC (Centre de Recherche Bretonne et Celtique, EA 4451), et le LABERS (Laboratoire d’études et de recherches sociologiques, EA 3149)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre « domination masculine » et « pervers narcissique », ambivalences et effets des lectures croisées mobilisées par les intervenant.e.s », ST 38 Recherches sur le problème des violences envers les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6° Congrès international des associations francophones de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Etudes Politiques et Internationales, Feb 2015, Lausanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Jouir sans entrave” disaient-elles, disaient-ils... A tout âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours Public UBO, Vieillir aujourd’hui. Le vieillissement au féminin (année 1), avec la collaboration de l’association Pourquoi Pas Vieilles ? (Brest), 17 avril. Harmonisation de la présentation pour l'ensemble des intervenants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social de la question de l’enfant dans les violences conjugales : des femmes rappelées à leurs devoirs de mères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance « L'encadrement de la vie privée par les institutions », Séminaire Le genre à l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO – Rennes 2, pôle Gouvernance de la MSHB, Apr 2015, UBO – Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche sur le genre : enjeux et perspectives, Université d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trellu H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RéDoc/AISLF, Organisée par l’École Doctorale Sciences Humaines et Sociales, le CRBC (Centre de Recherche Bretonne et Celtique, EA 4451), et le LABERS (Laboratoire d’études et de recherches sociologiques, EA 3149), UBO, Brest, 22-26 juin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sociologique du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Droit et Genre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP (EA 3881) – UBO, May 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité, modes de vie et genre en périurbain et espace rural : entre captivité et opportunités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Genre, temporalités, pratiques des espaces : quels outils, quelles approches, pour quels types de territoires organisée avec le soutien du Gis institut du Genre de l’UMR CNRS 6590 Espaces et Sociétés ESO,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités sexuées et hétérosexualité : enjeux de l’égalisation et de la différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude La recherche sur le genre à l’UBO. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO - ISHS, Apr 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation table ronde « Où commence l’égalité professionnelle ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers en tous genres, Délégation Régionale aux Droits des Femmes et l’Egalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Quartz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une génération l'autre : le boire des jeunes sous le regard des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le boire, affaires de génération(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO et UBS, Maison de la recherche, Feb 2014, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du rural au littoral, femmes en petites localités. Contraintes et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Guichard-Claudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LABERS-UBO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur le genre à l’UBO. Regards croisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études ISHS – UBO, UFR Lettres et Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages sociologiques du genre et générations de chercheuses… et de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International Sociétés et Vieillissements. Connaissances et perspectives en sociologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, Sep 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’enfant dans les violences conjugales : quand les intervenantes requalifient la &amp;quot;femme victime&amp;quot; en &amp;quot;mère responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence envers les femmes. Enjeux politiques, scientifiques et institutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Hubertine Auclert, 2013, îls de france, France. pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2ème journée organisée par le Labers-Lorient, Cerhio Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Boire : genre, génération(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du genre au sein d’une collectivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et construction de la géographie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pessac, France. pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’enfant dans les violences conjugales : quand les intervenant.e.s requalifient la &amp;quot;femme victime&amp;quot; en &amp;quot;mère responsable&amp;quot; », Violences conjugales : enjeux scientifiques, politiques et institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude IRIS – Centre Hubertine Auclert – Solidarité Femmes et Le Relais Sénart,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, IUT de Sénart – Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mots du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires internes IBSHS – UBO.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire : question de genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Boire : genre, génération(s). 1ère journée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, Labers, Oct 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérosexualité et normes de genre : écarts féminins vs conformités masculines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire Genre et norme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Ange Guépin, Oct 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mises en récit de la vie sexuelle et amoureuse : variations sexuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Les Mots pour dire le genre, organisée par le Groupe d’étude sur le genre de l’Université d’Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences Humaines, Jun 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel regard porte la société sur le viol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre - Débat Ville de Quimper (Finistère) et le Centre d'information sur les droits des femmes et des familles du Finistère (CIDFF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mixité sex’prime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre-Débat avec des élèves du Lycée Amiral Ronarc’h, Brest, Semaine de l’égalité Filles Garçons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculin, Féminin, questions pour la ville », Colloque « Masculin/féminin : questions pour la géographie,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADES CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Université de Bordeaux, MSH, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde « Expériences innovantes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Politique territoriale petite enfance », rencontre entre la Fédération des CAF de Bretagne, la Fédération Inter-CAF PACA-Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Le Tronchet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge des enfants témoins de violences conjugales , URCIDFF Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire régional, Lutte contre les violences faites aux femmes - Approches croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculin/Féminin : questions pour la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin/Féminin : questions pour la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vendredi alors ?&amp;quot; Une vie privée non cohabitante pour réinvestir la vie publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Privé contre public ? Genre et recomposition des espaces sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Gruyères, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Table ronde « Expériences innovantes »</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences conjugales : entre intervention et accompagnement des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aprèm’ de la protection de l’enfance, ODPE, CG29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Guipavas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement social de la question de l'enfant dans les violences conjugales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant face à la violence dans le couple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de l'enfance : une &amp;quot;surexposition&amp;quot; des mères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RT 33 Famille, vie privée, vie publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action coordonnée contre les violences conjugales dans le Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences envers les femmes en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles&amp;quot; masculinités : le poil maîtrisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens du poil. Anthropologie / mythologies de la chevelure et de la pilosité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couple et sexualité : &amp;quot; arrangements &amp;quot; conjugaux et personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Couplages, découplages, recouplages conjugaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité, un analyseur des constructions de l'identité sexuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTf 28 Sciences sociales et sexualité, 2e Congrès de l'AFS (Association Française de Sociologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5424,400 +5497,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La PMI, au plus près de toutes les familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desroches E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Spirales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82, pp.95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérosexualité et identité sexuée : des constructions négociées dans la différenciation et l'égalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 183, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bons conseils des magazines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, N° Spécial n° 10, pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entretien sociologique et l'intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'ARS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4, pp.81-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décohabitation partielle : un moyen de renégocier la relation conjugale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41, pp.99-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5827,511 +5900,511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire : une affaire de sexe et d'âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Ehesp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208 p., 2015, Collection Recherche Santé Social, 978-2-8109-365-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reportage grand format : la lutte contre les violences faites aux femmes, Radio Evasion,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire : une affaire de sexe et d’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’EHESP. pp.208, 2015, Recherche santé social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Boire : une affaire de sexe et d'âge</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire : une affaire de sexe et d’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fillaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 208 p., 2015, Collection Recherche Santé Social, 978-2-8109-365-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure Déroff; Thierry Fillaut. Presses de l'EHESP, 2015, 978-2-8109-0365-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Marie-Laure Déroff; Thierry Fillaut. Presses de l'EHESP, 2015, 978-2-8109-0365-8</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue ; Revue de recherches cliniques et sociologiques sur le couple et la famille ; Editions ERES, depuis 2012,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, Presses Universitaires de Rennes, pour publication de thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, Presses Universitaires de Rennes, pour publication de thèse</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homme/Femme : la part de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.224, 2007, Le sens social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.224, 2007, Le sens social</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homme-Femme : la part de la sexualité : une sociologie du genre et de l'hétérosexualité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes (http://www.pur-editions.fr/), pp.224, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6341,112 +6414,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’enfant dans les violences conjugales : quand les intervenant.e.s requalifient la &amp;quot;femme victime&amp;quot; en &amp;quot;mère responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Déroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Violence envers les femmes. Enjeux politiques, scientifiques et institutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6593,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hellegouarch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116630v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Charrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651181v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Desroches" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172589v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651308v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trellu H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162923v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Guichard-Claudic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166955v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650918v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651039v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desroches E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650901v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169002v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496014v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure D&#233;roff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338374v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Prigent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hellegouarch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182645v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338428v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fillaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116627v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02116606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Charrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Desroches" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02172586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Potin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182649v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trellu H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162923v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Guichard-Claudic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Madec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02162922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02114008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02118300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02166955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02165846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168701v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651060v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651031v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desroches E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00650901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159320v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02169002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02115631v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02168001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00651186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00496014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>