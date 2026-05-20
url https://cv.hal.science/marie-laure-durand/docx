--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -349,77 +349,317 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le politiquement correct : tabous, normes, transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.11482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03127900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises et catastrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73, 287 p., 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.2226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des clivages idéologiques : approches discursives du politiquement correct. — Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -438,657 +678,417 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ilcea.11516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03127905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individualiser ou personnaliser ? Regards anthropologiques et pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Connac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment en est-on arrivé là ? » Avant-Propos Crises et catastrophes, de la mise en discours à l'argumentation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enseignement de l’allemand et la réforme du collège 2016: L’argumentation anti-crise du ministère de l’Éducation nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 73 (73), p. 7-16</w:t>
+              <w:t xml:space="preserve">, 2017, 73, pp.189-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620734v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment en est-on arrivé là ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de l’allemand et la réforme du collège 2016: L’argumentation anti-crise du ministère de l’Éducation nationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Comment en est-on arrivé là ? » Avant-Propos Crises et catastrophes, de la mise en discours à l'argumentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 73, pp.189-206</w:t>
+              <w:t xml:space="preserve">, 2017, 73 (73), p. 7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...156 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01809256v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1106,51 +1106,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditionen und Erneuerungen: Sprachen, Sprachvermittlung, Sprachwissenschaft.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1214,51 +1214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die &amp;quot;Dissertation&amp;quot;: Probleme der Textgestaltung und Äußerungsstruktur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude internationale du projet PRELFA (Points de REsistances réciproques de la Langue en Français et en Allemand)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1660,51 +1660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition und Erneuerung: Sprachen, Sprachvermittlung, Sprachwissenschaft.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11516" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03555266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.2226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#246;hl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983769v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11482" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809256v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefevre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.2226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03555266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#246;hl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073606v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>